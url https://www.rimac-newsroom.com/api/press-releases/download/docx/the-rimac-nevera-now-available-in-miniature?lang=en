--- v2 (2026-02-15)
+++ v3 (2026-05-15)
@@ -125,51 +125,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“Creating and building the Nevera has been a dream come true for someone like me who has been obsessed with cars since I was a kid. I know there are thousands of young people out there who – just as I did – are currently finding inspiration in the world of Hot Wheels and it’s a privilege to know that some of them will be inspired by what we’ve built. Although only 150 examples of the Nevera will ever exist, many thousands of other miniature versions will now find their way into the homes of Rimac fans around the world thanks to this collaboration with Mattel and Hot Wheels.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since the casting of the brand’s original 6® vehicles in 1968, Hot Wheels has continually created some of the most iconic cars in the world. This collaboration cements the Rimac Nevera as the ultimate electric hypercar - one of only 100 models of electric vehicle developed by Hot Wheels. </w:t>
@@ -265,56 +265,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-EJUp9cLxkx1eEuTMhfJEh.png"/>
+          <docPr id="2" name="image-E_82XC_6h_BnkZN9hMSm_.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-EJUp9cLxkx1eEuTMhfJEh.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-E_82XC_6h_BnkZN9hMSm_.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -478,52 +478,52 @@
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estore.rimac-automobili.com/product/hotwheelsnevera/" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-4JHUtCD8lhm_94ERzT3WJ.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-EJUp9cLxkx1eEuTMhfJEh.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Mr65pcrW6l5Li0Qk_DZAT.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-E_82XC_6h_BnkZN9hMSm_.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>