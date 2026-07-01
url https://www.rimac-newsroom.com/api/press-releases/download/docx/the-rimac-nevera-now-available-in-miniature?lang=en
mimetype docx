--- v3 (2026-05-15)
+++ v4 (2026-07-01)
@@ -265,56 +265,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-E_82XC_6h_BnkZN9hMSm_.png"/>
+          <docPr id="2" name="image-rmPD_Ssa3whybLkUiCV61.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-E_82XC_6h_BnkZN9hMSm_.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-rmPD_Ssa3whybLkUiCV61.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -478,52 +478,52 @@
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estore.rimac-automobili.com/product/hotwheelsnevera/" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Mr65pcrW6l5Li0Qk_DZAT.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-E_82XC_6h_BnkZN9hMSm_.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image--P4S1_sIxyrD-TKsEVR1v.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-rmPD_Ssa3whybLkUiCV61.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>