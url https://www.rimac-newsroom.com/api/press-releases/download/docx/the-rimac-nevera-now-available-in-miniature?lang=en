--- v4 (2026-07-01)
+++ v5 (2026-08-16)
@@ -265,56 +265,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-rmPD_Ssa3whybLkUiCV61.png"/>
+          <docPr id="2" name="image-GVu9eQnE8xgFjgbNoh2eR.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-rmPD_Ssa3whybLkUiCV61.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-GVu9eQnE8xgFjgbNoh2eR.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -478,52 +478,52 @@
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estore.rimac-automobili.com/product/hotwheelsnevera/" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image--P4S1_sIxyrD-TKsEVR1v.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-rmPD_Ssa3whybLkUiCV61.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-soUvPxve6fr54GyqEj4UQ.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-GVu9eQnE8xgFjgbNoh2eR.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>