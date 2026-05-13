--- v2 (2026-02-11)
+++ v3 (2026-05-13)
@@ -116,51 +116,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">"The Rimac Automobili brand is becoming more and more visible throughout Europe, not only as more of the 150 cars we will build begin to be used by their owners but also in state-of-the-art showrooms like Rimac Brussels. With Nevera, the level of personalization is almost infinite – from exterior color to metal anodization and levels of visible carbon fiber – but this example is the Nevera at its most recognizable, finished in a color that actually inspired the name of the car itself.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Roni Kert</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Head of Sales, Rimac Automobili</w:t>
+        <w:t xml:space="preserve">Head of Sales and Marketing, Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Representing the pinnacle of electric performance and cutting-edge technology, the Nevera boasts both stunning design and incredible power. This hypercar has set a new benchmark for the automotive industry. Designed, engineered, optimized and built in-house at Rimac Automobili in Croatia, only 150 examples of the all-electric Nevera will ever be built. At the hypercar’s core is a 120kWh, 6,960-cell battery producing 1,914 hp and 2,360 Nm of torque, allowing a top speed of 256 mph (412 km/h) to be achieved. A 0-62mph (100km/h) time of 1.81 seconds is possible while the 0-100 mph (161 km/h) sprint takes just 3.21 seconds. The Nevera has been independently verified as the fastest electric vehicle in the world as well as the fastest accelerating production car in the world, having set over 20 performance records earlier this year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -227,56 +227,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-jS_izFoeFjc7hGv2weELl.png"/>
+          <docPr id="2" name="image-2cfOxTdbCTZkvI5UlvJg8.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-jS_izFoeFjc7hGv2weELl.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-2cfOxTdbCTZkvI5UlvJg8.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -439,52 +439,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-A94DFYBHUMhpwXpqXwj7Y.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-jS_izFoeFjc7hGv2weELl.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-2DK-zmHMS1VDDDYNptzdi.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-2cfOxTdbCTZkvI5UlvJg8.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>