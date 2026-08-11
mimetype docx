--- v3 (2026-05-13)
+++ v4 (2026-08-11)
@@ -227,56 +227,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-2cfOxTdbCTZkvI5UlvJg8.png"/>
+          <docPr id="2" name="image-eZpfDowQMKdM4-EMRKHQp.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-2cfOxTdbCTZkvI5UlvJg8.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-eZpfDowQMKdM4-EMRKHQp.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -439,52 +439,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-2DK-zmHMS1VDDDYNptzdi.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-2cfOxTdbCTZkvI5UlvJg8.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-h8bIbLGIEvK7j_ALBIY0e.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-eZpfDowQMKdM4-EMRKHQp.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>