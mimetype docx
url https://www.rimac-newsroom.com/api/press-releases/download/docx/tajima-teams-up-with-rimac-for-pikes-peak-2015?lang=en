--- v2 (2026-02-15)
+++ v3 (2026-04-03)
@@ -127,51 +127,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“We measured 0-100 km/h in 2,2 seconds. 200 km/h comes in 5,4 seconds from a standstill. Cornering forces and stopping numbers are also impressive, but let’s not spoil the surprise. We are quite confident that Tajima Rimac E-Runner Concept_One will break previous year’s record. He is a great driver with tons of experience. Interesting fact – he raced Pikes Peak his first time a year before I was born. 28 years later, we work alongside to push the limits further. With the support of our best engineers and technicians, our technology, powertrain, battery-system and Torque Vectoring, he will be able to push the boundaries of electric race cars to a whole new level. Working with Mr. Tajima and his team is an amazing experience of which we enjoy every second.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Pikes Peak hill climb is 19,9 km long and ends up at 4,301 m above sea level. Petrol engines have oxygen starvation problem at that altitude – the power of the engine decreases over 40 percent. However, electric motors don’t use oxygen, so Mr. Tajima will have the full power of all four electric motors available from start until the finish line.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -487,56 +487,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-5kAJZWDOmmYSnDqgBygfS.png"/>
+          <docPr id="2" name="image-hux2BHxFA6L4c1V1ENxv7.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-5kAJZWDOmmYSnDqgBygfS.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-hux2BHxFA6L4c1V1ENxv7.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -825,52 +825,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-nCjOmyb6bmLEgKFnAsUO9.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-5kAJZWDOmmYSnDqgBygfS.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-mREpRHlAkZHknH4-mPRcN.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-hux2BHxFA6L4c1V1ENxv7.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>