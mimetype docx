--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -487,56 +487,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-hux2BHxFA6L4c1V1ENxv7.png"/>
+          <docPr id="2" name="image-WV6jacBU2d_PXmGPp1fTf.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-hux2BHxFA6L4c1V1ENxv7.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-WV6jacBU2d_PXmGPp1fTf.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -825,52 +825,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-mREpRHlAkZHknH4-mPRcN.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-hux2BHxFA6L4c1V1ENxv7.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-aDcItm3UCcl67HCrgD3Tt.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-WV6jacBU2d_PXmGPp1fTf.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>