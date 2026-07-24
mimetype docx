--- v4 (2026-05-24)
+++ v5 (2026-07-24)
@@ -487,56 +487,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-WV6jacBU2d_PXmGPp1fTf.png"/>
+          <docPr id="2" name="image-7A2iqfjSKFY94AX9UPphw.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-WV6jacBU2d_PXmGPp1fTf.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-7A2iqfjSKFY94AX9UPphw.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -825,52 +825,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-aDcItm3UCcl67HCrgD3Tt.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-WV6jacBU2d_PXmGPp1fTf.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-7wu4r0q7xNj1qoC8XRGQD.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-7A2iqfjSKFY94AX9UPphw.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>