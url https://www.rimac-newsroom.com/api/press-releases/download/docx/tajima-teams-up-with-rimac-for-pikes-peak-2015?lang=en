--- v5 (2026-07-24)
+++ v6 (2026-09-13)
@@ -487,56 +487,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-7A2iqfjSKFY94AX9UPphw.png"/>
+          <docPr id="2" name="image-VgnkgAc_nxD7CkjZud4u9.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-7A2iqfjSKFY94AX9UPphw.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-VgnkgAc_nxD7CkjZud4u9.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -825,52 +825,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-7wu4r0q7xNj1qoC8XRGQD.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-7A2iqfjSKFY94AX9UPphw.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-HvpT74gSi5li0cZjXy2-6.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-VgnkgAc_nxD7CkjZud4u9.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>