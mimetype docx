--- v0 (2026-06-08)
+++ v1 (2026-07-23)
@@ -143,50 +143,67 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">British explorer Chris Brown, arrived in Trogir having driven his Nevera more than 2,500 kilometres from Harrogate in North Yorkshire as part of a break from his bid to become the first person to reach all of Earth’s continental poles of inaccessibility. For his journey to Trogir, Chris built two sets of coordinates into his route, taking in detours to the national points of inaccessibility for Belgium and Luxembourg; the points within each country's borders that lie furthest from any sea or border.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Trailblazers Tour was established to bring together the growing community of Nevera owners and give them the opportunity to experience Croatia, the country where the Nevera was conceived and hand-built, through curated driving routes and local experiences. The inaugural tour in 2025 brought nine Neveras together for the first time, journeying through Croatia from Zagreb and concluding at the 2,000-year-old Roman amphitheatre in Pula. This year's edition extended the format to five days and shifted the focus to the Dalmatian coast and islands, with the added dimension of an owner arriving under his own power from the other side of the continent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Watch the full video below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
@@ -227,56 +244,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-w84DPc0b5gWv3ZiK9_7of.png"/>
+          <docPr id="2" name="image-9XgN3dulvKLaB0nXg35mn.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-w84DPc0b5gWv3ZiK9_7of.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-9XgN3dulvKLaB0nXg35mn.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -439,52 +456,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-xY32zxnzYDem2RbbVpa9Y.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-w84DPc0b5gWv3ZiK9_7of.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-QfQWIlqK5Hj98IeZONgL9.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9XgN3dulvKLaB0nXg35mn.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>