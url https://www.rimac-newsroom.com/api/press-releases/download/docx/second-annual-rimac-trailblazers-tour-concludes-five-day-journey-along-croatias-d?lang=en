--- v1 (2026-07-23)
+++ v2 (2026-09-07)
@@ -244,56 +244,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-9XgN3dulvKLaB0nXg35mn.png"/>
+          <docPr id="2" name="image-c8buCLkYu5TL2qH97iXKm.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-9XgN3dulvKLaB0nXg35mn.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-c8buCLkYu5TL2qH97iXKm.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -456,52 +456,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-QfQWIlqK5Hj98IeZONgL9.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9XgN3dulvKLaB0nXg35mn.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image--QhnXpDXKmly4wGj5Pgli.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-c8buCLkYu5TL2qH97iXKm.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>