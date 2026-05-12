--- v2 (2026-02-11)
+++ v3 (2026-05-12)
@@ -124,51 +124,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“Very few people have been working with EVs at the highest level for as long as Robert has. He has helped to develop and launch a number of pioneering electrified cars for one of the biggest automotive brands in the world, and was entrusted with overseeing the architecture that would underpin each and every one of their cars from 2025 – a huge responsibility for a very talented engineer. Robert brings to Bugatti Rimac this visionary approach, an incredible eye for detail and a wealth of experience that will help to steer our incomparable line-up of next-generation models.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -272,56 +272,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-5cih4Qt_FK0n9EkentwnT.png"/>
+          <docPr id="2" name="image-gSefUmKooYvma821aSB3q.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-5cih4Qt_FK0n9EkentwnT.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-gSefUmKooYvma821aSB3q.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -484,52 +484,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-GXMAwe43AJd5rjxCblNAZ.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-5cih4Qt_FK0n9EkentwnT.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-U3a0XlyTnh0ssV4HZHaV0.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-gSefUmKooYvma821aSB3q.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>