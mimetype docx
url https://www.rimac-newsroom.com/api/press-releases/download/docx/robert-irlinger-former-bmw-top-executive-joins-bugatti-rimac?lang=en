--- v3 (2026-05-12)
+++ v4 (2026-06-27)
@@ -272,56 +272,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-gSefUmKooYvma821aSB3q.png"/>
+          <docPr id="2" name="image-fpP0GUJlhvac4296zEMZN.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-gSefUmKooYvma821aSB3q.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-fpP0GUJlhvac4296zEMZN.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -484,52 +484,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-U3a0XlyTnh0ssV4HZHaV0.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-gSefUmKooYvma821aSB3q.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-pSFQTk_yfSrhwwwwgb_Y8.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-fpP0GUJlhvac4296zEMZN.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>