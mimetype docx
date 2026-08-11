--- v4 (2026-06-27)
+++ v5 (2026-08-11)
@@ -272,56 +272,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-fpP0GUJlhvac4296zEMZN.png"/>
+          <docPr id="2" name="image-crLle7BkyRVsKENaqFh6j.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-fpP0GUJlhvac4296zEMZN.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-crLle7BkyRVsKENaqFh6j.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -484,52 +484,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-pSFQTk_yfSrhwwwwgb_Y8.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-fpP0GUJlhvac4296zEMZN.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-LqGbTj7J_b7TiTBWxHPOu.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-crLle7BkyRVsKENaqFh6j.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>