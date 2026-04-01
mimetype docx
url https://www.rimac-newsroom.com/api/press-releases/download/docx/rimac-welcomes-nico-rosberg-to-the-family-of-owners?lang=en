--- v2 (2026-02-11)
+++ v3 (2026-04-01)
@@ -134,51 +134,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">For us, it’s an honour that Nico chose to become a part of the Rimac Automobili family. Nico is a great guy through and through – as a driver, sustainability entrepreneur, tech lover, and future-focused individual, he understands exactly what we want to achieve with the C_Two; simply, that we want to set new standards for performance by using advanced electric technology developed entirely in-house here at Rimac Automobili. The car we have created is built almost from the ground up by the team here in Croatia. And to have one of the world’s best drivers give us the ultimate seal of approval on that design and engineering by buying one is an amazing feeling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Despite delays due to COVID-19, the development of the C_Two has continued to advance quickly. Earlier this year, Rimac Automobili </w:t>
       </w:r>
       <w:hyperlink r:id="rId6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">announced a new production line in Croatia</w:t>
         </w:r>
@@ -269,56 +269,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-Ljwmgiq0kJFvsnxUL8KTP.png"/>
+          <docPr id="2" name="image-HgjBEBLw2Vz_IM0Mz1PAt.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-Ljwmgiq0kJFvsnxUL8KTP.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-HgjBEBLw2Vz_IM0Mz1PAt.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -483,52 +483,52 @@
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-automobili.com/en/press/news/rimac-reveals-all-new-production-line-as-c_two-prototype-production-accelerates/" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-automobili.com/en/press/news/chris-porritt-former-vp-at-tesla-joins-rimac-automobili-as-cto/" TargetMode="External"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-3tm-SALB10G4U4Efo3v4p.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Ljwmgiq0kJFvsnxUL8KTP.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-U12ecoNnySaYSVcdsGrJP.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-HgjBEBLw2Vz_IM0Mz1PAt.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>