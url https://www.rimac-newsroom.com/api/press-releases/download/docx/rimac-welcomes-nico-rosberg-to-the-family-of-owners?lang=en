--- v3 (2026-04-01)
+++ v4 (2026-05-17)
@@ -269,56 +269,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-HgjBEBLw2Vz_IM0Mz1PAt.png"/>
+          <docPr id="2" name="image-U1TkNplwhqsXf4iO2IRR1.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-HgjBEBLw2Vz_IM0Mz1PAt.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-U1TkNplwhqsXf4iO2IRR1.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -483,52 +483,52 @@
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-automobili.com/en/press/news/rimac-reveals-all-new-production-line-as-c_two-prototype-production-accelerates/" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-automobili.com/en/press/news/chris-porritt-former-vp-at-tesla-joins-rimac-automobili-as-cto/" TargetMode="External"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-U12ecoNnySaYSVcdsGrJP.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-HgjBEBLw2Vz_IM0Mz1PAt.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-TceUH0d7YSxWipi7_9h7Q.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-U1TkNplwhqsXf4iO2IRR1.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>