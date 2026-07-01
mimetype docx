--- v4 (2026-05-17)
+++ v5 (2026-07-01)
@@ -269,56 +269,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-U1TkNplwhqsXf4iO2IRR1.png"/>
+          <docPr id="2" name="image-9OFuZbLDAnubBeWh0uV6g.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-U1TkNplwhqsXf4iO2IRR1.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-9OFuZbLDAnubBeWh0uV6g.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -483,52 +483,52 @@
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-automobili.com/en/press/news/rimac-reveals-all-new-production-line-as-c_two-prototype-production-accelerates/" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-automobili.com/en/press/news/chris-porritt-former-vp-at-tesla-joins-rimac-automobili-as-cto/" TargetMode="External"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-TceUH0d7YSxWipi7_9h7Q.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-U1TkNplwhqsXf4iO2IRR1.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-4CSxsyTl0uyjjXghQz2vK.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9OFuZbLDAnubBeWh0uV6g.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>