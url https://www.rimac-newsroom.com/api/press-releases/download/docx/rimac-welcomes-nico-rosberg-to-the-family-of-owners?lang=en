--- v5 (2026-07-01)
+++ v6 (2026-08-16)
@@ -269,56 +269,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-9OFuZbLDAnubBeWh0uV6g.png"/>
+          <docPr id="2" name="image-l2wf_BiNFvsN1-cvlzG2f.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-9OFuZbLDAnubBeWh0uV6g.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-l2wf_BiNFvsN1-cvlzG2f.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -483,52 +483,52 @@
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-automobili.com/en/press/news/rimac-reveals-all-new-production-line-as-c_two-prototype-production-accelerates/" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-automobili.com/en/press/news/chris-porritt-former-vp-at-tesla-joins-rimac-automobili-as-cto/" TargetMode="External"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-4CSxsyTl0uyjjXghQz2vK.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9OFuZbLDAnubBeWh0uV6g.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-pq-tWTgxawVVnPGAKrLBp.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-l2wf_BiNFvsN1-cvlzG2f.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>