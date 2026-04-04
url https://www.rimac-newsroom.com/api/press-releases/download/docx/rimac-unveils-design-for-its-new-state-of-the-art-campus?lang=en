--- v2 (2026-02-11)
+++ v3 (2026-04-04)
@@ -134,51 +134,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">We have now reached a point where we need to build our long-term home in Croatia, and that’s exactly what the Rimac Campus is. Having outgrown our existing facilities, we’re now creating a space that best reflects our brand and our ambitions, working with world-leading architects to build a campus that sits comfortably within the natural beauty of Croatia while also bringing every aspect of Rimac into one place. The top priority of the project was to create the best possible working environment for our employees and to allow visitors and the public to enjoy the space and mix with Rimac employees. The campus is our springboard to the growth plans we have over the next decade and beyond, strengthening us as niche hypercar maker, a leading Tier 1 supplier of electric performance technology to the world’s largest automotive manufacturers and an early mover in the worlds of autonomy and mobility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">3LHD have been responsible for designing a series of striking Croatian and international projects, among them the Riva Waterfront in Split and Hotel LN Garden in Guangzhou, China. Using their extensive experience in creating spectacular buildings and complexes, often integrating spaces with nature, the architects have taken design inspiration from multiple sources, including the curves and movement of Rimac’s imminent new flagship, the C_Two, as well as speed itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -308,56 +308,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-gUGFVd-p3rAm2JaqWjCQF.png"/>
+          <docPr id="2" name="image-olwPthKlkjIzw2zJPJ4Fl.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-gUGFVd-p3rAm2JaqWjCQF.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-olwPthKlkjIzw2zJPJ4Fl.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -520,52 +520,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-tsZ6RxmPOlnDQts_ODM6B.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-gUGFVd-p3rAm2JaqWjCQF.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-cWcBTsVrho_Xq3bxoyuix.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-olwPthKlkjIzw2zJPJ4Fl.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>