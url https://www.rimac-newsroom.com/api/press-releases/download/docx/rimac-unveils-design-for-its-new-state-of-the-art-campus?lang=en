--- v3 (2026-04-04)
+++ v4 (2026-07-01)
@@ -308,56 +308,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-olwPthKlkjIzw2zJPJ4Fl.png"/>
+          <docPr id="2" name="image-mBI3IBVcNcsjeIYducrlc.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-olwPthKlkjIzw2zJPJ4Fl.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-mBI3IBVcNcsjeIYducrlc.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -520,52 +520,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-cWcBTsVrho_Xq3bxoyuix.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-olwPthKlkjIzw2zJPJ4Fl.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-4xp_r2Pcihi29Wz_zJU9s.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-mBI3IBVcNcsjeIYducrlc.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>