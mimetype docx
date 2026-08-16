--- v4 (2026-07-01)
+++ v5 (2026-08-16)
@@ -308,56 +308,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-mBI3IBVcNcsjeIYducrlc.png"/>
+          <docPr id="2" name="image-sSijDuQeJ9AjX7AJHoI2_.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-mBI3IBVcNcsjeIYducrlc.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-sSijDuQeJ9AjX7AJHoI2_.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -520,52 +520,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-4xp_r2Pcihi29Wz_zJU9s.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-mBI3IBVcNcsjeIYducrlc.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-wasAtMupkbVIi3jW2NLR4.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-sSijDuQeJ9AjX7AJHoI2_.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>