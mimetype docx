--- v6 (2026-08-04)
+++ v7 (2026-09-19)
@@ -300,56 +300,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-Xq-W9qZHSU6Z8Q_uxJEq0.png"/>
+          <docPr id="2" name="image-k8UBOGdMBtriESuaUp7ar.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-Xq-W9qZHSU6Z8Q_uxJEq0.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-k8UBOGdMBtriESuaUp7ar.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -512,52 +512,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Jurnwk7bwO_iHW5xj8B7B.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Xq-W9qZHSU6Z8Q_uxJEq0.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-D66WPbuQr4DO1QYQOFMOU.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-k8UBOGdMBtriESuaUp7ar.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>