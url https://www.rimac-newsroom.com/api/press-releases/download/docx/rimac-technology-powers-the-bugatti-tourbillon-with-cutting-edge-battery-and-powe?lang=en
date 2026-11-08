--- v7 (2026-09-19)
+++ v8 (2026-11-08)
@@ -198,51 +198,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">"This is exactly what we've always been exceptional at, extremely bespoke, high-performance, low-volume applications that are engineered without compromise. Projects like this will always serve as a showcase of our ultimate capabilities and what's possible when there are no constraints. But as well as these showcase projects, we also produce hundreds of thousands of battery and powertrain units annually, working with the likes of Porsche, BMW, CEER Motors and many others. It’s our aim to provide the same engineering excellence and innovation we bring to projects like the Tourbillon to hundreds of thousands of other vehicles each year, helping established OEMs to bridge the gap to electrified vehicles.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Nurdin Pitarević</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">CEO of Rimac Technology</w:t>
+        <w:t xml:space="preserve">Chief Executive Officer, Rimac Technology</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Bugatti Tourbillon, featuring Rimac Technology's revolutionary hybrid system, will begin deliveries in 2026, with production limited to 250 units. </w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
@@ -300,56 +300,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-k8UBOGdMBtriESuaUp7ar.png"/>
+          <docPr id="2" name="image-05jcGpq0Dn-OFFB7lKI8W.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-k8UBOGdMBtriESuaUp7ar.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-05jcGpq0Dn-OFFB7lKI8W.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -512,52 +512,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-D66WPbuQr4DO1QYQOFMOU.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-k8UBOGdMBtriESuaUp7ar.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-JL2vs_W7x6m93lHUVBpjs.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-05jcGpq0Dn-OFFB7lKI8W.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>