--- v1 (2026-01-30)
+++ v2 (2026-05-01)
@@ -116,51 +116,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">"My business journey began with a 1984 BMW 3 Series that I converted into an electric car in my garage at the age of 20 so it’s a perfect piece of symmetry to partner with the BMW Group today. This marks a pivotal moment in the growth of Rimac Technology, from humble beginnings to a major long-term partnership with one of the greatest automotive brands in the world. It’s a clear sign of the transition of Rimac Technology from niche high-performance supplier to high-volume production capability. With the relentless growth of our business, including the opening of Rimac Campus, we’re now ready to deliver large-scale projects for the leading brands in the automotive industry.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The respective strengths and expertise of the two companies complement each other in a productive way. The BMW Group’s electrification strategy is aimed at building further on its leading position in the premium electric mobility sector. The BMW Group brings battery and electric drive system expertise amassed over more than 15 years to the partnership.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -227,56 +227,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-Tme0KOTP_5ChjBemmaT3M.png"/>
+          <docPr id="2" name="image-kBkrr5rAGukFaeofpnfTE.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-Tme0KOTP_5ChjBemmaT3M.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-kBkrr5rAGukFaeofpnfTE.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -439,52 +439,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-CFe6mxMytsKS7b4Fte-gQ.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Tme0KOTP_5ChjBemmaT3M.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-w1BmcJKQUeMqNYrXRkikC.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-kBkrr5rAGukFaeofpnfTE.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>