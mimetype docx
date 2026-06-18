--- v2 (2026-05-01)
+++ v3 (2026-06-18)
@@ -227,56 +227,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-kBkrr5rAGukFaeofpnfTE.png"/>
+          <docPr id="2" name="image-11bIXPYsuAwKOp3JZW0m4.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-kBkrr5rAGukFaeofpnfTE.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-11bIXPYsuAwKOp3JZW0m4.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -439,52 +439,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-w1BmcJKQUeMqNYrXRkikC.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-kBkrr5rAGukFaeofpnfTE.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-y-LA7dGFRLaHVz0OfcV62.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-11bIXPYsuAwKOp3JZW0m4.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>