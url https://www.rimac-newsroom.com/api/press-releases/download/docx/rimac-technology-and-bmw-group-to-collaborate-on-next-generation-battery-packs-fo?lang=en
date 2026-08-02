--- v3 (2026-06-18)
+++ v4 (2026-08-02)
@@ -227,56 +227,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-11bIXPYsuAwKOp3JZW0m4.png"/>
+          <docPr id="2" name="image-Zeo3z_5krq9tFKzSuFV-E.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-11bIXPYsuAwKOp3JZW0m4.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-Zeo3z_5krq9tFKzSuFV-E.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -439,52 +439,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-y-LA7dGFRLaHVz0OfcV62.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-11bIXPYsuAwKOp3JZW0m4.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-8E4B4zKfjh7h_sajPmRah.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Zeo3z_5krq9tFKzSuFV-E.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>