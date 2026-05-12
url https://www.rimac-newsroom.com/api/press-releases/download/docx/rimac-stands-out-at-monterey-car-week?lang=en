--- v1 (2026-02-11)
+++ v2 (2026-05-12)
@@ -134,51 +134,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“Monterey Car Week has always been an important event for us, even going back to our unveiling of the Concept_One. It remains as special as ever, and we couldn’t think of a more perfect place to showcase the Nevera Time Attack, especially with the added bonus of our new Nürburgring lap record. Not only were the eyes of the world watching the events in Monterey, but we also had the perfect base from which to allow our friends and customers to experience the Nevera. The performance numbers really only tell one part of the story; we’ve created a car that’s easy to drive, comfortable, thrilling and capable of breaking countless records and as soon as people experience it, they’re hooked."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
@@ -227,56 +227,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-LvRMoOV_Yo9aNanELh-xR.png"/>
+          <docPr id="2" name="image-p5AltruwsMNfVFJeWFJMW.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-LvRMoOV_Yo9aNanELh-xR.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-p5AltruwsMNfVFJeWFJMW.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -439,52 +439,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-cZOwUVEh8lZjuoIGhFXmi.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-LvRMoOV_Yo9aNanELh-xR.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-f0pZz5emH9oiFQY7WT5mf.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-p5AltruwsMNfVFJeWFJMW.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>