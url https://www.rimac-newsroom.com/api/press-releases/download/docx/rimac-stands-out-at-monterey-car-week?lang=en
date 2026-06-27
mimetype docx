--- v2 (2026-05-12)
+++ v3 (2026-06-27)
@@ -227,56 +227,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-p5AltruwsMNfVFJeWFJMW.png"/>
+          <docPr id="2" name="image-qWDPqTEIypt9uYkWdywYG.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-p5AltruwsMNfVFJeWFJMW.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-qWDPqTEIypt9uYkWdywYG.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -439,52 +439,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-f0pZz5emH9oiFQY7WT5mf.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-p5AltruwsMNfVFJeWFJMW.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-DMUnVX9OaVDf4ucPW9mXl.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-qWDPqTEIypt9uYkWdywYG.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>