--- v3 (2026-06-27)
+++ v4 (2026-08-11)
@@ -227,56 +227,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-qWDPqTEIypt9uYkWdywYG.png"/>
+          <docPr id="2" name="image-oUoDeHmGxRpT9dJDK9xok.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-qWDPqTEIypt9uYkWdywYG.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-oUoDeHmGxRpT9dJDK9xok.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -439,52 +439,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-DMUnVX9OaVDf4ucPW9mXl.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-qWDPqTEIypt9uYkWdywYG.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-4K8BWcO2kbAb1rHgYXpY8.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-oUoDeHmGxRpT9dJDK9xok.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>