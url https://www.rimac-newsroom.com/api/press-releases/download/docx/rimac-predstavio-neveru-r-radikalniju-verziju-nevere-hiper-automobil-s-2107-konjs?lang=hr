--- v2 (2026-02-23)
+++ v3 (2026-04-10)
@@ -107,51 +107,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">„Kada smo razvijali Neveru, važan dio zadatka bio je da automobil bude Grand Tourer. Potrudili smo se da bude prostran i udoban automobil, koji predstavlja ravnotežu između uzbudljivosti i iskoristivosti, intuitivnog upravljanja. Konačni je proizvod savršeno uspostavio tu ravnotežu: dobili smo automobil vrhunskih performansi koji je postavio brojne svjetske rekorda i može se udobno voziti tisućama kilometara preko različitih kontinenata. Bila je to prekretnica na tržištu hiperautomobila: prvi električni hiperautomobil koji predvodi novu generaciju i postavlja ljestvicu za performanse na novu razinu. No neprestano smo ga prilagođavali željama kupaca, od kojih su mnogi željeli automobil koji naglašava Neverinu sposobnost savladavanja zavoja zahvaljujući ugrađenoj naprednoj tehnologiji. Naš odgovor na to je Nevera R: posjeduje DNK rekordne Nevere, ali je brži i fokusiraniji.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dizajneri i inženjeri u Bugatti Rimcu i Rimac Technologyju detaljno su utvrdili Neverine karakteristike i preinačili određene elemente i dinamiku vožnje kako bi od Nevere kreirali novi karakter. Pored fokusiranije dinamike vožnje, baterije koja je usmjerena na performanse, veće snage i naprednijih kočnica, Nevera R ima i osvježeni vizualni identitet koji se temelji na performansama.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -411,56 +411,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-EVlFjz5rhvtk-Wi5eF7sk.png"/>
+          <docPr id="2" name="image-rU84TX4MIck3eJOEGg5o5.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-EVlFjz5rhvtk-Wi5eF7sk.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-rU84TX4MIck3eJOEGg5o5.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -623,52 +623,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-BpoY6DK2MnXH-l_bfNQfs.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-EVlFjz5rhvtk-Wi5eF7sk.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-lAGsi7TueUTWk_LvOjSpI.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-rU84TX4MIck3eJOEGg5o5.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>