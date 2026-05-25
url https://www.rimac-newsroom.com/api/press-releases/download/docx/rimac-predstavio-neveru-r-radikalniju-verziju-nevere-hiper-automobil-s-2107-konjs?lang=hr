--- v3 (2026-04-10)
+++ v4 (2026-05-25)
@@ -411,56 +411,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-rU84TX4MIck3eJOEGg5o5.png"/>
+          <docPr id="2" name="image-ARkm6jLSZNZzH-7ZkgrCx.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-rU84TX4MIck3eJOEGg5o5.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-ARkm6jLSZNZzH-7ZkgrCx.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -623,52 +623,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-lAGsi7TueUTWk_LvOjSpI.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-rU84TX4MIck3eJOEGg5o5.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-nzajYvkvO7vbdrMJK-8NA.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ARkm6jLSZNZzH-7ZkgrCx.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>