--- v4 (2026-05-25)
+++ v5 (2026-07-10)
@@ -411,56 +411,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-ARkm6jLSZNZzH-7ZkgrCx.png"/>
+          <docPr id="2" name="image-RG2Cqz5UtVnujCyKuFf8Q.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-ARkm6jLSZNZzH-7ZkgrCx.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-RG2Cqz5UtVnujCyKuFf8Q.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -623,52 +623,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-nzajYvkvO7vbdrMJK-8NA.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ARkm6jLSZNZzH-7ZkgrCx.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-LARh6zFmUJ1riDcWkYsBN.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-RG2Cqz5UtVnujCyKuFf8Q.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>