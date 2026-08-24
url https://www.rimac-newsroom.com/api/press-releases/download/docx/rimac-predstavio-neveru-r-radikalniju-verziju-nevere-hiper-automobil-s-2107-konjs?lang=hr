--- v5 (2026-07-10)
+++ v6 (2026-08-24)
@@ -411,56 +411,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-RG2Cqz5UtVnujCyKuFf8Q.png"/>
+          <docPr id="2" name="image-MfXEJpm6-ONAzn6PXvbv4.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-RG2Cqz5UtVnujCyKuFf8Q.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-MfXEJpm6-ONAzn6PXvbv4.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -623,52 +623,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-LARh6zFmUJ1riDcWkYsBN.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-RG2Cqz5UtVnujCyKuFf8Q.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-A4gFiJ3RDMxQblg1MZciH.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-MfXEJpm6-ONAzn6PXvbv4.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>