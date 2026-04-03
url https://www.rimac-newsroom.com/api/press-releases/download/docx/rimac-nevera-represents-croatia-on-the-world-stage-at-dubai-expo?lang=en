--- v1 (2026-02-11)
+++ v2 (2026-04-03)
@@ -133,51 +133,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“It’s our honor to bring the Nevera to Expo 2020 and showcase it in front of a new audience. We feel privileged to be among great company that share our values of continuous innovation, and we’re looking forward to flying the Croatian flag high on the global stage.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Rimac Nevera represents a paradigm shift in hypercar performance, technology, and design. This next-generation all-electric flagship has unlocked new dimensions of road car performance – once regarded as unachievable. Its 1,914hp is produced by four electric motors propelling it from 0-60mph in just 1.85 seconds, and onto 100mph in 4.3 seconds. The Nevera was recently named the world’s fastest accelerating production car, completing the quarter-mile in a world record 8.582 seconds. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -253,56 +253,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-Z-gXXMumVl8Vk8bhU6Ktp.png"/>
+          <docPr id="2" name="image-awQ8zCahj0Huy-WF6bm5j.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-Z-gXXMumVl8Vk8bhU6Ktp.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-awQ8zCahj0Huy-WF6bm5j.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -465,52 +465,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-zPNhxBS_1hQ4A9YIvjc1D.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Z-gXXMumVl8Vk8bhU6Ktp.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-puOUllRyR3ZzOvhgWSeIc.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-awQ8zCahj0Huy-WF6bm5j.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>