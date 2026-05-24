--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -253,56 +253,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-awQ8zCahj0Huy-WF6bm5j.png"/>
+          <docPr id="2" name="image-sJOfIy2hAk6RmvQpUErap.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-awQ8zCahj0Huy-WF6bm5j.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-sJOfIy2hAk6RmvQpUErap.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -465,52 +465,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-puOUllRyR3ZzOvhgWSeIc.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-awQ8zCahj0Huy-WF6bm5j.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9ljQhGhA2L9sJcM8Kid4G.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-sJOfIy2hAk6RmvQpUErap.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>