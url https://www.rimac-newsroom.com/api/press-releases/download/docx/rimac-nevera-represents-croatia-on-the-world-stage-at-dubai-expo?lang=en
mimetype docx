--- v3 (2026-05-24)
+++ v4 (2026-07-28)
@@ -253,56 +253,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-sJOfIy2hAk6RmvQpUErap.png"/>
+          <docPr id="2" name="image-KyEwlsE_D8JT4cieHHlxW.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-sJOfIy2hAk6RmvQpUErap.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-KyEwlsE_D8JT4cieHHlxW.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -465,52 +465,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9ljQhGhA2L9sJcM8Kid4G.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-sJOfIy2hAk6RmvQpUErap.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Ocvyky1pVRNmIWAaaldIi.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-KyEwlsE_D8JT4cieHHlxW.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>