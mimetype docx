--- v1 (2026-02-11)
+++ v2 (2026-05-12)
@@ -107,51 +107,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Congratulations to Grand Touring Automobiles in Toronto for hitting a big milestone of half a century in business. In the same year that we celebrate our 15th anniversary, and the 15th year since Grand Touring Automobiles CEO Paul Cummings acquired the company, our businesses have been evolving side-by-side to become world-class in their respective fields. Each of our partners is hand-picked for their dedication and commitment to customer service, and we couldn't ask for a more perfect sales partner in Canada."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grand Touring Automobiles stands at the forefront of the luxury automotive sales and ownership experience in Canada, and the inclusion of the Nevera on its stand as the autoshow’s ‘halo showcase’ alongside a number of the automotive industry’s most important brands is a clear indicator of the ever-growing stature of the Nevera.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -264,56 +264,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-WFgUc7ynyv6GKKUxTgOD5.png"/>
+          <docPr id="2" name="image-MJBdtdWWaG02rsiUu6S78.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-WFgUc7ynyv6GKKUxTgOD5.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-MJBdtdWWaG02rsiUu6S78.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -476,52 +476,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-LEqsMFQNF34LU2vEXWjSW.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-WFgUc7ynyv6GKKUxTgOD5.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-PQ9Zmg8_mBQg8qkhCE_Cj.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-MJBdtdWWaG02rsiUu6S78.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>