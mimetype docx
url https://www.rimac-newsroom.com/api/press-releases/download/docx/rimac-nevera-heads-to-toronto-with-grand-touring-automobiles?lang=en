--- v2 (2026-05-12)
+++ v3 (2026-06-27)
@@ -264,56 +264,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-MJBdtdWWaG02rsiUu6S78.png"/>
+          <docPr id="2" name="image-XeMdH0id0I2EmIey1OJLi.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-MJBdtdWWaG02rsiUu6S78.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-XeMdH0id0I2EmIey1OJLi.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -476,52 +476,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-PQ9Zmg8_mBQg8qkhCE_Cj.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-MJBdtdWWaG02rsiUu6S78.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_Nb_WtasZ5iicQho09yNs.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-XeMdH0id0I2EmIey1OJLi.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>