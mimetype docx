--- v3 (2026-06-27)
+++ v4 (2026-08-11)
@@ -264,56 +264,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-XeMdH0id0I2EmIey1OJLi.png"/>
+          <docPr id="2" name="image-nwNCBMsmTHgWOmEX_sL4O.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-XeMdH0id0I2EmIey1OJLi.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-nwNCBMsmTHgWOmEX_sL4O.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -476,52 +476,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_Nb_WtasZ5iicQho09yNs.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-XeMdH0id0I2EmIey1OJLi.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-U_RQz2LRbpql1ZC-h5t4A.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-nwNCBMsmTHgWOmEX_sL4O.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>