--- v1 (2026-02-11)
+++ v2 (2026-04-03)
@@ -116,51 +116,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">We are thrilled to showcase the Nevera at Salon Privé London. As one of the most prestigious and exclusive automotive events in the world, it is the perfect opportunity for us to showcase the car. As we move ahead with production it’s wonderful to see the car out in the world, being appreciated by automotive enthusiasts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
@@ -209,56 +209,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-GBioSsXoLPddTifVn09TC.png"/>
+          <docPr id="2" name="image-II5nv2--fy3JuBp2_4s8l.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-GBioSsXoLPddTifVn09TC.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-II5nv2--fy3JuBp2_4s8l.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -421,52 +421,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Qz8wFlNzKcAVc_uICdDnQ.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-GBioSsXoLPddTifVn09TC.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-NSWmz0bVAtUwnBfdTKPQc.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-II5nv2--fy3JuBp2_4s8l.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>