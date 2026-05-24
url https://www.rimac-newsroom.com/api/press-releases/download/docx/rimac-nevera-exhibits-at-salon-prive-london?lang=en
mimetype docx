--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -209,56 +209,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-II5nv2--fy3JuBp2_4s8l.png"/>
+          <docPr id="2" name="image-A_DhKz1tsuIq_QJZPGgQl.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-II5nv2--fy3JuBp2_4s8l.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-A_DhKz1tsuIq_QJZPGgQl.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -421,52 +421,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-NSWmz0bVAtUwnBfdTKPQc.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-II5nv2--fy3JuBp2_4s8l.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-dsQwIKVgRnh2JcDjP_qLS.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-A_DhKz1tsuIq_QJZPGgQl.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>