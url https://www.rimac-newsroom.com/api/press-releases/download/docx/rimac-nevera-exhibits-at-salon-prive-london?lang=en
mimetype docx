--- v3 (2026-05-24)
+++ v4 (2026-07-28)
@@ -209,56 +209,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-A_DhKz1tsuIq_QJZPGgQl.png"/>
+          <docPr id="2" name="image-AM6eMFRKOPlzQDhnKPns9.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-A_DhKz1tsuIq_QJZPGgQl.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-AM6eMFRKOPlzQDhnKPns9.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -421,52 +421,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-dsQwIKVgRnh2JcDjP_qLS.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-A_DhKz1tsuIq_QJZPGgQl.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-QkOa8pYrWn1TLx2SxqNAm.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-AM6eMFRKOPlzQDhnKPns9.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>