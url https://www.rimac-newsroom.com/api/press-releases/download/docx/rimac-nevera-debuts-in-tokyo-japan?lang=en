--- v1 (2026-02-11)
+++ v2 (2026-04-03)
@@ -116,51 +116,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">"We are thrilled to be partnering with BINGO Sports, establishing Rimac Tokyo to expand our footprint in Japan and the broader Asian hypercar market. BINGO is a company that shares our passion for innovation and performance, and its extensive network and experience in the collector car sector in Japan is unmatched. Working with them will be invaluable as Rimac continues to grow and expand in Japan and across Asia."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Roni Kert</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Head of Sales, Rimac Automobili</w:t>
+        <w:t xml:space="preserve">Head of Sales and Marketing, Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -264,56 +264,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-VL1436dahwQBO5kuWHrus.png"/>
+          <docPr id="2" name="image-oSWJQZN2nQC17n_Xd431k.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-VL1436dahwQBO5kuWHrus.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-oSWJQZN2nQC17n_Xd431k.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -476,52 +476,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-jpegVlSW759ytVUzE_T-2.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-VL1436dahwQBO5kuWHrus.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Q5KUGvMtyPSiUobp0AOAb.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-oSWJQZN2nQC17n_Xd431k.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>