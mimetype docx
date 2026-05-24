--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -264,56 +264,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-oSWJQZN2nQC17n_Xd431k.png"/>
+          <docPr id="2" name="image-QIYfsJFGmKooFiyYY0E5F.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-oSWJQZN2nQC17n_Xd431k.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-QIYfsJFGmKooFiyYY0E5F.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -476,52 +476,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Q5KUGvMtyPSiUobp0AOAb.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-oSWJQZN2nQC17n_Xd431k.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-MbFUm2D-3YzjagCzT37nl.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-QIYfsJFGmKooFiyYY0E5F.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>