--- v3 (2026-05-24)
+++ v4 (2026-08-11)
@@ -264,56 +264,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-QIYfsJFGmKooFiyYY0E5F.png"/>
+          <docPr id="2" name="image-psluhA1l9yE1o3JQeH1Gw.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-QIYfsJFGmKooFiyYY0E5F.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-psluhA1l9yE1o3JQeH1Gw.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -476,52 +476,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-MbFUm2D-3YzjagCzT37nl.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-QIYfsJFGmKooFiyYY0E5F.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-7Hkx0UYIm-WXPTk5rUxQR.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-psluhA1l9yE1o3JQeH1Gw.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>