--- v1 (2026-02-11)
+++ v2 (2026-04-03)
@@ -134,51 +134,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“It’s an honor to line-up against two genius pieces of automotive performance engineering and even more overwhelming to come out on top. This result is thanks to years of dedicated work to ensure that not only is the Nevera extremely powerful, but that it’s also eminently usable; any one of our owners could go out tomorrow and do a quarter-mile run faster than a Formula One car. And with our advanced control systems and vehicle dynamics, we’ve finely tuned the Nevera into a car that’s confidence-inspiring on twisting roads, as well as extremely quick and exciting.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In July, the Nevera took on the Goodwood Festival of Speed hillclimb for the second time and clocked a blistering 49.32-second time in the Supercar Shootout, making it not only the fastest electric production car to tackle the iconic twisting hillclimb but also the fastest production car of any type to do so in 2023. It will be making more record-breaking attempts later in the year, too.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -282,56 +282,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-R67Ku959mbUMHnEfwiViY.png"/>
+          <docPr id="2" name="image-e5rNQLyOaEWpJaL6LSKNq.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-R67Ku959mbUMHnEfwiViY.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-e5rNQLyOaEWpJaL6LSKNq.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -494,52 +494,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-dGo-sZ8xfY9OzpvYQ0OVA.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-R67Ku959mbUMHnEfwiViY.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-AFMaymeV8fHl7QGGYak3c.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-e5rNQLyOaEWpJaL6LSKNq.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>