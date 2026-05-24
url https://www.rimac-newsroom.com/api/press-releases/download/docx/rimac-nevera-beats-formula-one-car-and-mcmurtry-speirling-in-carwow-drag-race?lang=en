--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -282,56 +282,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-e5rNQLyOaEWpJaL6LSKNq.png"/>
+          <docPr id="2" name="image-6bnUMvaVtKSf0gGVexIvC.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-e5rNQLyOaEWpJaL6LSKNq.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-6bnUMvaVtKSf0gGVexIvC.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -494,52 +494,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-AFMaymeV8fHl7QGGYak3c.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-e5rNQLyOaEWpJaL6LSKNq.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-EKdXSTgfykbUXN0blycVb.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-6bnUMvaVtKSf0gGVexIvC.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>