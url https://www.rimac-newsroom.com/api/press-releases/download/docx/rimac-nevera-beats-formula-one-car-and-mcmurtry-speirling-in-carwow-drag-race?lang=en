--- v3 (2026-05-24)
+++ v4 (2026-07-28)
@@ -282,56 +282,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-6bnUMvaVtKSf0gGVexIvC.png"/>
+          <docPr id="2" name="image-d2TM5IcD1xmUTJX1tf818.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-6bnUMvaVtKSf0gGVexIvC.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-d2TM5IcD1xmUTJX1tf818.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -494,52 +494,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-EKdXSTgfykbUXN0blycVb.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-6bnUMvaVtKSf0gGVexIvC.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-rug6cw306snl7rGNAORmT.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-d2TM5IcD1xmUTJX1tf818.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>