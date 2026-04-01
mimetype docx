--- v1 (2026-02-11)
+++ v2 (2026-04-01)
@@ -116,51 +116,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">"There’s so much to love about The I.C.E, which embraces one of the world’s most desirable luxury destinations and creates a historic automotive event that rips up the rulebook. We love doing things differently at Rimac, so it makes perfect sense for us to be here, among the world’s greatest cars and car collectors. Together with our partners at Rimac Zurich and Schmohl, we can present a unique showcase of three members of the Nevera family seen together – something most people are unlikely to see ever again.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Nevera R represents the most focused interpretation of Rimac's vision yet. With enhanced aerodynamics delivering 15% more downforce, a more aggressive stance, and a performance-oriented battery system, it transforms the Nevera's architecture into an even more purposeful machine. The distinctive Nebula Green example on display showcases the R's comprehensive visual and technical evolution, highlighting its status as the most track-focused iteration of the Nevera platform, capable of reaching 300 km/h in just 8.66 seconds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -245,56 +245,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-F-9OeCFhHM6GsV4cXeSdQ.png"/>
+          <docPr id="2" name="image-deqKEZuzaaRktklJlySDH.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-F-9OeCFhHM6GsV4cXeSdQ.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-deqKEZuzaaRktklJlySDH.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -457,52 +457,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-N7vZ8ldlfgtQQhg3t1kJn.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-F-9OeCFhHM6GsV4cXeSdQ.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-uFK5vZSa-I4r7_QBBDo1P.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-deqKEZuzaaRktklJlySDH.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>