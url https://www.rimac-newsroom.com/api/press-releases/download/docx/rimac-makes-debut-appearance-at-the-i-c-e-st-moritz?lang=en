--- v2 (2026-04-01)
+++ v3 (2026-05-17)
@@ -245,56 +245,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-deqKEZuzaaRktklJlySDH.png"/>
+          <docPr id="2" name="image-67uPBcT22jAe2FB4pJqi2.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-deqKEZuzaaRktklJlySDH.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-67uPBcT22jAe2FB4pJqi2.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -457,52 +457,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-uFK5vZSa-I4r7_QBBDo1P.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-deqKEZuzaaRktklJlySDH.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-gBrX1W1hlJ-jscdr4-SAo.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-67uPBcT22jAe2FB4pJqi2.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>