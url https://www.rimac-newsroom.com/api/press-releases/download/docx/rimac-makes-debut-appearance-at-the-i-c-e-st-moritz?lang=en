--- v3 (2026-05-17)
+++ v4 (2026-07-01)
@@ -245,56 +245,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-67uPBcT22jAe2FB4pJqi2.png"/>
+          <docPr id="2" name="image-d1Ht26ulaGdZYykajxBMP.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-67uPBcT22jAe2FB4pJqi2.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-d1Ht26ulaGdZYykajxBMP.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -457,52 +457,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-gBrX1W1hlJ-jscdr4-SAo.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-67uPBcT22jAe2FB4pJqi2.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-hyBNdZufyb4Sb01K_W5g3.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-d1Ht26ulaGdZYykajxBMP.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>