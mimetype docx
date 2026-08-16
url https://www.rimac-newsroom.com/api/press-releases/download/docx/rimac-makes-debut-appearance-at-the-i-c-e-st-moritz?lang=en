--- v4 (2026-07-01)
+++ v5 (2026-08-16)
@@ -245,56 +245,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-d1Ht26ulaGdZYykajxBMP.png"/>
+          <docPr id="2" name="image-OwOAlhReBLoBhgZlFPCqg.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-d1Ht26ulaGdZYykajxBMP.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-OwOAlhReBLoBhgZlFPCqg.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -457,52 +457,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-hyBNdZufyb4Sb01K_W5g3.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-d1Ht26ulaGdZYykajxBMP.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_szA-jSr33vFyv0nir1SV.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-OwOAlhReBLoBhgZlFPCqg.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>