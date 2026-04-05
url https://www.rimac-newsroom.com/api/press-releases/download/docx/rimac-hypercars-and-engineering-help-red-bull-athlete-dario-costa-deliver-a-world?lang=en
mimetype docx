--- v0 (2026-02-19)
+++ v1 (2026-04-05)
@@ -125,51 +125,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">This project is the perfect expression of what Rimac stands for. Dario needed to train something that had never been done before, which meant there was no established method and no existing solution. Our hypercars gave him a real, moving, high-speed reference point; something only a handful of vehicles on the planet could provide at that precision and speed. When you are pushing into completely unknown territory, you need tools that match your ambition. We were proud to be part of that.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rimac's contribution extended beyond the vehicles it provided. The company's engineering team, experts in composite structures, and precision ergonomics from the work on Nevera, designed and produced a fully custom-fitted seat for Costa, developed from scratch to fit the extremely limited space of his aircraft cockpit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -299,56 +299,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-39PvW9NJ5Aphxzf_Y6XUw.png"/>
+          <docPr id="2" name="image-6Aj-bM0hEtD_hDpNbYdxW.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-39PvW9NJ5Aphxzf_Y6XUw.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-6Aj-bM0hEtD_hDpNbYdxW.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -511,52 +511,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-snK4ED9Qdh5a51ZZrhBnr.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-39PvW9NJ5Aphxzf_Y6XUw.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-0A6KRT1zqQmXiIBSRn9-w.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-6Aj-bM0hEtD_hDpNbYdxW.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>