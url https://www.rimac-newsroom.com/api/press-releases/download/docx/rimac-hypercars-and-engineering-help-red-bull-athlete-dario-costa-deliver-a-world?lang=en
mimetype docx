--- v1 (2026-04-05)
+++ v2 (2026-05-25)
@@ -299,56 +299,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-6Aj-bM0hEtD_hDpNbYdxW.png"/>
+          <docPr id="2" name="image-HzRI_z7H8kzh1rSLUhiR7.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-6Aj-bM0hEtD_hDpNbYdxW.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-HzRI_z7H8kzh1rSLUhiR7.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -511,52 +511,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-0A6KRT1zqQmXiIBSRn9-w.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-6Aj-bM0hEtD_hDpNbYdxW.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-HepHOzjuaVyHs2Tu_vUPh.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-HzRI_z7H8kzh1rSLUhiR7.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>