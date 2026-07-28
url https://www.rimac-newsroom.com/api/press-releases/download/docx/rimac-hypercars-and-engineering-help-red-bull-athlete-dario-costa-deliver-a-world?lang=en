--- v2 (2026-05-25)
+++ v3 (2026-07-28)
@@ -299,56 +299,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-HzRI_z7H8kzh1rSLUhiR7.png"/>
+          <docPr id="2" name="image-L3yglgHFn_NjRdJa9nj37.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-HzRI_z7H8kzh1rSLUhiR7.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-L3yglgHFn_NjRdJa9nj37.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -511,52 +511,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-HepHOzjuaVyHs2Tu_vUPh.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-HzRI_z7H8kzh1rSLUhiR7.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-inbeV_MqA28rT0b_34MSV.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-L3yglgHFn_NjRdJa9nj37.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>