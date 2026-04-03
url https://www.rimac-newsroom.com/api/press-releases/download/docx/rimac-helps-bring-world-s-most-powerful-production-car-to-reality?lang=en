--- v2 (2026-02-15)
+++ v3 (2026-04-03)
@@ -152,51 +152,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“Never meet your heroes. You will be disappointed. That saying doesn’t apply to Christian von Koenigsegg, who was and still is on the top of my hero list. His work and achievements are a great inspiration and his support and friendship are invaluable for me. To work on such an ambitious and forward-thinking project together with Koenigsegg, is a dream come true for us as a company and for me personally. The Koenigsegg Regera combines Koenigsegg’s engine technology with an innovative electric powertrain in a perfect way to enhance performance. It is a perfect example how technology can improve driving dynamics and enhance performance without compromises, while reducing emissions at the same time.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -300,56 +300,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-559xCrxQ0MNcaZG2e23se.png"/>
+          <docPr id="2" name="image-E03ETLYHkoKyPU5Fz5IOS.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-559xCrxQ0MNcaZG2e23se.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-E03ETLYHkoKyPU5Fz5IOS.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -512,52 +512,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-bamZcpx6-g9W9tDbQzus4.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-559xCrxQ0MNcaZG2e23se.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-hobbTAi6NTBO_qNJUq6hD.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-E03ETLYHkoKyPU5Fz5IOS.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>