--- v3 (2026-04-03)
+++ v4 (2026-07-01)
@@ -300,56 +300,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-E03ETLYHkoKyPU5Fz5IOS.png"/>
+          <docPr id="2" name="image-4_vYegRvALoJGH01dzJXz.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-E03ETLYHkoKyPU5Fz5IOS.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-4_vYegRvALoJGH01dzJXz.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -512,52 +512,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-hobbTAi6NTBO_qNJUq6hD.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-E03ETLYHkoKyPU5Fz5IOS.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-PQ3c5hx-f9KgJo30lMm-D.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-4_vYegRvALoJGH01dzJXz.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>