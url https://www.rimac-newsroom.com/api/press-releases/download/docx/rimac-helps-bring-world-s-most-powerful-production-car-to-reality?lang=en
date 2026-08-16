--- v4 (2026-07-01)
+++ v5 (2026-08-16)
@@ -300,56 +300,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-4_vYegRvALoJGH01dzJXz.png"/>
+          <docPr id="2" name="image-hk6Ce-51u1Ad-I8-KGUJo.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-4_vYegRvALoJGH01dzJXz.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-hk6Ce-51u1Ad-I8-KGUJo.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -512,52 +512,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-PQ3c5hx-f9KgJo30lMm-D.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-4_vYegRvALoJGH01dzJXz.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-1EobXy3HXzl6FcVenVeii.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-hk6Ce-51u1Ad-I8-KGUJo.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>