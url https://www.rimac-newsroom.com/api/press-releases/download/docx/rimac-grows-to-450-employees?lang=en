--- v1 (2026-02-11)
+++ v2 (2026-04-04)
@@ -116,51 +116,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“Every time any company doubles – everything changes. We are really working hard to structure the company, organize the processes, and help our managers and team leaders to keep things manageable. One of the biggest challenges we have at the moment is space – we are currently in 5 buildings in Sveta Nedelja and expanding to other locations for both production and R&amp;D.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Today, more than a year later, </w:t>
       </w:r>
       <w:hyperlink r:id="rId6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">over 100 job positions are open again</w:t>
         </w:r>
@@ -230,56 +230,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-pvdqDHAHs2pkMGfh0n5fg.png"/>
+          <docPr id="2" name="image-6yL4dZ9EcX3lmSOET9b2e.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-pvdqDHAHs2pkMGfh0n5fg.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-6yL4dZ9EcX3lmSOET9b2e.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -443,52 +443,52 @@
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-automobili.com/en/company/careers/" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-v73x5CkIY6-QyZ3l7eP3u.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-pvdqDHAHs2pkMGfh0n5fg.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-BR-yNLYkamWCpMz-eHk9m.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-6yL4dZ9EcX3lmSOET9b2e.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>