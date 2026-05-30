--- v2 (2026-04-04)
+++ v3 (2026-05-30)
@@ -230,56 +230,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-6yL4dZ9EcX3lmSOET9b2e.png"/>
+          <docPr id="2" name="image-9XHYM2aofxLMuNo_bUWkC.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-6yL4dZ9EcX3lmSOET9b2e.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-9XHYM2aofxLMuNo_bUWkC.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -443,52 +443,52 @@
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-automobili.com/en/company/careers/" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-BR-yNLYkamWCpMz-eHk9m.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-6yL4dZ9EcX3lmSOET9b2e.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Lx-_NGFFU3sPMHEtCTK3n.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9XHYM2aofxLMuNo_bUWkC.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>