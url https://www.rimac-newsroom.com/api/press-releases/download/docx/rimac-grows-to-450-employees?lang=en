--- v3 (2026-05-30)
+++ v4 (2026-07-25)
@@ -230,56 +230,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-9XHYM2aofxLMuNo_bUWkC.png"/>
+          <docPr id="2" name="image-zmaXzXkbSLl-rMyid7D1f.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-9XHYM2aofxLMuNo_bUWkC.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-zmaXzXkbSLl-rMyid7D1f.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -443,52 +443,52 @@
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-automobili.com/en/company/careers/" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Lx-_NGFFU3sPMHEtCTK3n.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9XHYM2aofxLMuNo_bUWkC.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-g1dnOYhwr9d9ktJnz6yqz.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-zmaXzXkbSLl-rMyid7D1f.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>