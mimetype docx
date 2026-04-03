--- v2 (2026-02-11)
+++ v3 (2026-04-03)
@@ -107,51 +107,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“For years now I’ve been sitting in three seats as CEO of the Group, Bugatti Rimac and Rimac Technology. As these businesses grow, it has become harder and harder for me to fully dedicate myself to those three jobs, so I’ve made the decision to take less of an active role in the Group, and to focus on the important work we have in Bugatti Rimac and Rimac Technology. Antony has been a major part of the Rimac story for almost a decade now, providing valuable advice and using his vast experience. He excitedly accepted our offer to become the Group CEO, and I have full confidence that the new structure will help us execute our strategy in a better way.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As well as his recent Chairman roles with the Rimac Group, Antony is renowned for spearheading the launch of McLaren Automotive, including overseeing development of both the MP4-12C and the McLaren P1. Antony also led an era of great success for Princess Yachts and has sat on the boards of Rivian, Aston Martin Lagonda, Pininfarina SpA and Automobili Pininfarina. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -264,56 +264,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-befoVelAFPFoTc76vb-sC.png"/>
+          <docPr id="2" name="image-SvT2QWoNRaysuAEtjRpXM.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-befoVelAFPFoTc76vb-sC.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-SvT2QWoNRaysuAEtjRpXM.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -476,52 +476,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9tJnMpK3FyYj1AhGHQpYK.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-befoVelAFPFoTc76vb-sC.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-vyMe_GWfiR8HYlydEQFH3.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-SvT2QWoNRaysuAEtjRpXM.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>