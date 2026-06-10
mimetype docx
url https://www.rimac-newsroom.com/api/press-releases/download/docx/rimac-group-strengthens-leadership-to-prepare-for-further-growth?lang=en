--- v3 (2026-04-03)
+++ v4 (2026-06-10)
@@ -264,56 +264,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-SvT2QWoNRaysuAEtjRpXM.png"/>
+          <docPr id="2" name="image-bOowSsQHsKIIM1YTFevIJ.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-SvT2QWoNRaysuAEtjRpXM.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-bOowSsQHsKIIM1YTFevIJ.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -476,52 +476,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-vyMe_GWfiR8HYlydEQFH3.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-SvT2QWoNRaysuAEtjRpXM.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-YOCcpqR2z_2k9C9yXpucy.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-bOowSsQHsKIIM1YTFevIJ.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>