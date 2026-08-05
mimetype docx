--- v4 (2026-06-10)
+++ v5 (2026-08-05)
@@ -264,56 +264,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-bOowSsQHsKIIM1YTFevIJ.png"/>
+          <docPr id="2" name="image-7F88ntXwCXen2nH3ALUQp.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-bOowSsQHsKIIM1YTFevIJ.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-7F88ntXwCXen2nH3ALUQp.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -476,52 +476,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-YOCcpqR2z_2k9C9yXpucy.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-bOowSsQHsKIIM1YTFevIJ.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-SYrNkRNQXkW4wpBStLhm1.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-7F88ntXwCXen2nH3ALUQp.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>