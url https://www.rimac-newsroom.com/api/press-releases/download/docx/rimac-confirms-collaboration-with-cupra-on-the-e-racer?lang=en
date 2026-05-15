--- v2 (2026-02-15)
+++ v3 (2026-05-15)
@@ -126,51 +126,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“Our story started with racing and we have always felt a strong connection to the motorsport world. More than anything, our aim is to prove that electric cars of the future are fun, fast and exciting. The opportunity to collaborate with CUPRA on the e-Racer and introduce a whole new E TCR category in e-Racing is a great responsibility for Rimac. This exciting project in our portfolio will challenge us to meet the performance and safety expectations of race cars pushing us to the very best of our technical capabilities.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">CUPRA and Rimac have taken the e-Racer to a race track in Zagreb (Croatia) to test-drive the integration of the electric battery pack with the rest of the vehicle for the first time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -237,56 +237,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-7zCCj2Npx9heRn2jlip_A.png"/>
+          <docPr id="2" name="image-Cka9IvrVRh3q2ylvBZwyB.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-7zCCj2Npx9heRn2jlip_A.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-Cka9IvrVRh3q2ylvBZwyB.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -450,52 +450,52 @@
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seat-mediacenter.com/newspage/allnews/motorshow/20180/World-Premiere-of-the-CUPRA-e-Racer-the-first-100-electric-racing-touring-car-in-the-world.html" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-1fZMLAAzSVVBSG83d9bBx.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-7zCCj2Npx9heRn2jlip_A.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Z4RAn4zxvPrM8TdVkKveY.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Cka9IvrVRh3q2ylvBZwyB.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>