--- v3 (2026-05-15)
+++ v4 (2026-07-01)
@@ -237,56 +237,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-Cka9IvrVRh3q2ylvBZwyB.png"/>
+          <docPr id="2" name="image-A4JPSvBSDVY0547WQxA5C.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-Cka9IvrVRh3q2ylvBZwyB.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-A4JPSvBSDVY0547WQxA5C.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -450,52 +450,52 @@
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seat-mediacenter.com/newspage/allnews/motorshow/20180/World-Premiere-of-the-CUPRA-e-Racer-the-first-100-electric-racing-touring-car-in-the-world.html" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Z4RAn4zxvPrM8TdVkKveY.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Cka9IvrVRh3q2ylvBZwyB.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-PHClRoCyl26460x2_k_h5.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-A4JPSvBSDVY0547WQxA5C.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>