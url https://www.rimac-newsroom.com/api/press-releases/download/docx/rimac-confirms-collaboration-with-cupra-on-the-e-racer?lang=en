--- v4 (2026-07-01)
+++ v5 (2026-08-16)
@@ -237,56 +237,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-A4JPSvBSDVY0547WQxA5C.png"/>
+          <docPr id="2" name="image-UccIaAbRv_XnemYoW0uGB.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-A4JPSvBSDVY0547WQxA5C.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-UccIaAbRv_XnemYoW0uGB.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -450,52 +450,52 @@
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seat-mediacenter.com/newspage/allnews/motorshow/20180/World-Premiere-of-the-CUPRA-e-Racer-the-first-100-electric-racing-touring-car-in-the-world.html" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-PHClRoCyl26460x2_k_h5.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-A4JPSvBSDVY0547WQxA5C.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-wpefBAaAnP9XcD8xF9W6g.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-UccIaAbRv_XnemYoW0uGB.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>