--- v2 (2026-02-11)
+++ v3 (2026-05-12)
@@ -109,51 +109,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“Over the years, we have established ourselves as a technology provider and enabler for many global automotive manufacturers. We have become the go-to address when it comes to electric powertrains, batteries, innovative infotainment and telemetry systems and many other core vehicle systems. At the same time, our supercars are redefining what electric vehicles are capable of and showing that the electrified future will be exciting. In contrast to many other companies in this business, we have a working business model – we are profitable since 2012 and doubling every year organically. This investment will help us further accelerate growth, introduce new products to the market and expand our global presence. Two key areas are building a new, state-of-the-art production facility for our technology business and launching our next-generation electric supercar which will be shown to the world next year.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -293,56 +293,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-GjNihtpwYtgT_vBwZt9V1.png"/>
+          <docPr id="2" name="image-SYT8lomSg1hDX-QQYfVUl.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-GjNihtpwYtgT_vBwZt9V1.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-SYT8lomSg1hDX-QQYfVUl.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -505,52 +505,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-3ZNBCe5zCZUrHvrC-JSvb.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-GjNihtpwYtgT_vBwZt9V1.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-xVX-uGi1z-8_526TwHmhU.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-SYT8lomSg1hDX-QQYfVUl.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>