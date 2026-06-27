--- v3 (2026-05-12)
+++ v4 (2026-06-27)
@@ -293,56 +293,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-SYT8lomSg1hDX-QQYfVUl.png"/>
+          <docPr id="2" name="image-yQWpTa7WjkTsJMuzvt2ze.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-SYT8lomSg1hDX-QQYfVUl.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-yQWpTa7WjkTsJMuzvt2ze.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -505,52 +505,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-xVX-uGi1z-8_526TwHmhU.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-SYT8lomSg1hDX-QQYfVUl.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-RRaxdZp4mhFT9tWQP9jFd.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-yQWpTa7WjkTsJMuzvt2ze.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>