--- v4 (2026-06-27)
+++ v5 (2026-08-11)
@@ -293,56 +293,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-yQWpTa7WjkTsJMuzvt2ze.png"/>
+          <docPr id="2" name="image-FkLmXvGyxk56x41wsrfiW.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-yQWpTa7WjkTsJMuzvt2ze.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-FkLmXvGyxk56x41wsrfiW.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -505,52 +505,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-RRaxdZp4mhFT9tWQP9jFd.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-yQWpTa7WjkTsJMuzvt2ze.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-rP0QKIpm-loiZGSy58qTw.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-FkLmXvGyxk56x41wsrfiW.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>