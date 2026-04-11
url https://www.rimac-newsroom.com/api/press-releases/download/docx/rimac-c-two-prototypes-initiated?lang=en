--- v2 (2026-02-11)
+++ v3 (2026-04-11)
@@ -130,51 +130,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“We are working hard to shape this car exactly how we imagined it: a new breed of hypercar that unlocks the extreme performance of the electric drivetrain and new driving experience for the driver. At the same time, it will be a technical masterpiece from an engineering point of view. The C_Two will have a new driver feel, highly-communicative handling and first-class dynamics that will define our new car – we want this car to be intuitive and usable, yet sharp and capable. This process of testing and refinement is crucial to ensure we deliver on our promises – driving the C_Two will be something quite different.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tests will continue as the C_Two builds up to its final form, to be unveiled in 2021 ahead of the customer deliveries. That model will differ from the concept versions you’ve seen previously in 2018 and 2019 with improvements in design, ergonomics, and performance. Together with the understanding of the term “concept”, the name “C_Two” will be replaced by the production model name.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -251,56 +251,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-ycnSOGZExxsQN_Owwc3Xm.png"/>
+          <docPr id="2" name="image-zlkc1Ro2ssYwxm_jp_cjS.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-ycnSOGZExxsQN_Owwc3Xm.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-zlkc1Ro2ssYwxm_jp_cjS.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -463,52 +463,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-4Oc9ycooRCVF323lV5GHg.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ycnSOGZExxsQN_Owwc3Xm.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-58cVfARXJkXt86Hpkw54V.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-zlkc1Ro2ssYwxm_jp_cjS.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>