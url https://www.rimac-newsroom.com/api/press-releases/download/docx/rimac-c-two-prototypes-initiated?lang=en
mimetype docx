--- v3 (2026-04-11)
+++ v4 (2026-07-27)
@@ -251,56 +251,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-zlkc1Ro2ssYwxm_jp_cjS.png"/>
+          <docPr id="2" name="image-wpFTeD_oIEKeV-4OmwoSL.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-zlkc1Ro2ssYwxm_jp_cjS.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-wpFTeD_oIEKeV-4OmwoSL.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -463,52 +463,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-58cVfARXJkXt86Hpkw54V.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-zlkc1Ro2ssYwxm_jp_cjS.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-m_F9SlHsw0oR31YE7l0hK.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-wpFTeD_oIEKeV-4OmwoSL.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>