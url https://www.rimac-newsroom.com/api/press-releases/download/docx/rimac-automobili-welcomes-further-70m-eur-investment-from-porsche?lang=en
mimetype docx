--- v2 (2026-02-11)
+++ v3 (2026-05-01)
@@ -116,51 +116,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“Porsche has been a big supporter of our company since 2018, and it has always been a privilege to have one of the world’s most iconic sports car brands be a part of Rimac. We’re proud to work together on new exciting and electrified products and of the fact that Porsche’s trust in Rimac resulted in several rounds of investment, making Porsche an important shareholder of the company.  With many OEMs across the world being Rimac customers, it is important, both for Rimac and Porsche, that we remain an entirely independent business.” Mate emphasizes: “Our projects and our shareholders are – and will always be – entirely separate, allowing us to maintain the information firewall that our partners rely on, and enabling us to continue working with many OEMs. The partnership with Porsche helps the company develop and grow which is beneficial for all of our customers.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Rimac is excellently positioned in prototype solutions and small series,” says Lutz Meschke, Deputy Chairman of the Executive Board and Member of the Executive Board for Finance and IT at Porsche AG.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -304,56 +304,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-xh041lJhGSUbCs3KX78_u.png"/>
+          <docPr id="2" name="image-_3H52esxkuZesL2WzPqLq.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-xh041lJhGSUbCs3KX78_u.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-_3H52esxkuZesL2WzPqLq.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -517,52 +517,52 @@
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-automobili.com/partners-map/" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-OLKnMbvXVD-eGynfZxYdd.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-xh041lJhGSUbCs3KX78_u.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-4njpk2D2p43L56t-Vbmp6.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_3H52esxkuZesL2WzPqLq.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>