--- v3 (2026-05-01)
+++ v4 (2026-06-21)
@@ -304,56 +304,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-_3H52esxkuZesL2WzPqLq.png"/>
+          <docPr id="2" name="image-SGSTU4gbZnvHz7H7m0oIG.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-_3H52esxkuZesL2WzPqLq.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-SGSTU4gbZnvHz7H7m0oIG.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -517,52 +517,52 @@
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-automobili.com/partners-map/" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-4njpk2D2p43L56t-Vbmp6.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_3H52esxkuZesL2WzPqLq.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Zv6jGFbjOsE6Sct61MqGe.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-SGSTU4gbZnvHz7H7m0oIG.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>