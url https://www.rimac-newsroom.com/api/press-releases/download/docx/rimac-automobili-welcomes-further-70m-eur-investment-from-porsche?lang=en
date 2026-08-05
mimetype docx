--- v4 (2026-06-21)
+++ v5 (2026-08-05)
@@ -304,56 +304,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-SGSTU4gbZnvHz7H7m0oIG.png"/>
+          <docPr id="2" name="image-DpKSpOB9o0MFvWCj34sRy.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-SGSTU4gbZnvHz7H7m0oIG.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-DpKSpOB9o0MFvWCj34sRy.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -517,52 +517,52 @@
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-automobili.com/partners-map/" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Zv6jGFbjOsE6Sct61MqGe.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-SGSTU4gbZnvHz7H7m0oIG.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-NkxSKDmV2_vQh_DORlrR6.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-DpKSpOB9o0MFvWCj34sRy.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>