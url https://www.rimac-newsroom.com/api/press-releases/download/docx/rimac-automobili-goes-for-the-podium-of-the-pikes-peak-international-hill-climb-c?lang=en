--- v1 (2026-02-11)
+++ v2 (2026-06-18)
@@ -109,51 +109,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“We are happy to announce that we are going to attack the Pikes Peak again with Mr. Nobuhiro “Monster” Tajima, one of Pikes Peak’s legends. Last year’s 2nd place was quite an achievement for us considering that it was the first time that we have participated and that we have lost the mechanical braking system during the race. We have learned a lot and collected terabytes of data that have helped us to improve our Torque Vectoring System and many other technologies we’re working on. This experience has flown back in all our projects – especially the Concept_S which was created as a homage to our collaboration with Mr. Tajima. All our industrial clients have also benefited from this experience – the DNA of this great project can be found across different vehicles that we’re developing for various large and small OEMs. Last year Mr. Tajima set a new all-time top-speed record. We believe that this year we will make an even better result in the speed trap, and of course, compete for the top spot on the podium.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">The 100th Pikes Peak International Hill Climb starts 26th June in Colorado USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
@@ -265,56 +265,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-ygfhqykjdsmEyKPFgk93p.png"/>
+          <docPr id="2" name="image-9cPZcFAoZ12Rj_EyhUdEr.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-ygfhqykjdsmEyKPFgk93p.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-9cPZcFAoZ12Rj_EyhUdEr.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -478,52 +478,52 @@
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:press@rimac-automobili.com" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-RfgVnucTVOYiXj-ee8JSW.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ygfhqykjdsmEyKPFgk93p.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-7sCoBc0hnFBZzKim2HSiI.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9cPZcFAoZ12Rj_EyhUdEr.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>