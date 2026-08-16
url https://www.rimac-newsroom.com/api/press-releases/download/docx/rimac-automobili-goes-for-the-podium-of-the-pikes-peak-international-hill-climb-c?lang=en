--- v2 (2026-06-18)
+++ v3 (2026-08-16)
@@ -265,56 +265,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-9cPZcFAoZ12Rj_EyhUdEr.png"/>
+          <docPr id="2" name="image-_lniGpiMvXn88ZyBWXee0.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-9cPZcFAoZ12Rj_EyhUdEr.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-_lniGpiMvXn88ZyBWXee0.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -478,52 +478,52 @@
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:press@rimac-automobili.com" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-7sCoBc0hnFBZzKim2HSiI.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9cPZcFAoZ12Rj_EyhUdEr.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-PAUdahkVx8s0c1-pUYT8z.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_lniGpiMvXn88ZyBWXee0.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>