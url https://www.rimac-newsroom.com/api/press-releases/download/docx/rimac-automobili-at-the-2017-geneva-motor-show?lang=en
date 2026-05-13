--- v2 (2026-02-11)
+++ v3 (2026-05-13)
@@ -164,51 +164,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“To refine the Concept_One and to reach an even higher level of performance we have continuously worked to improve and refine every system in the car. Hundreds of upgrades to almost all vehicle systems were necessary to unleash the Concept_One’s full potential. Our goal remains to deliver ground-breaking technology demonstrated in our hypercars to like-minded individuals around the world while at the same time being a recognised partner to the global OEMs.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rimac Automobili has managed not only to become a recognised hypercar manufacturer – but also a key partner for many global brands. The company has increased to over 250 employees and is scaling up the production of its key components and technologies for the industry, enabling further growth into a full electrification partner for global OEMs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -363,56 +363,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-vD6GB2WsMmDhCVsBIkUFN.png"/>
+          <docPr id="2" name="image-A5n8DCsPEoQAFweN5scl0.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-vD6GB2WsMmDhCVsBIkUFN.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-A5n8DCsPEoQAFweN5scl0.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -575,52 +575,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ftTyXEuZG_AA9gnzLvhaF.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-vD6GB2WsMmDhCVsBIkUFN.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_OVZkPsJusHD1dCLP8uCZ.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-A5n8DCsPEoQAFweN5scl0.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>