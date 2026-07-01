--- v3 (2026-05-13)
+++ v4 (2026-07-01)
@@ -363,56 +363,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-A5n8DCsPEoQAFweN5scl0.png"/>
+          <docPr id="2" name="image-OdVlL3l0JtPjI71JMZlbn.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-A5n8DCsPEoQAFweN5scl0.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-OdVlL3l0JtPjI71JMZlbn.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -575,52 +575,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_OVZkPsJusHD1dCLP8uCZ.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-A5n8DCsPEoQAFweN5scl0.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-JlMymnhJqpDz9GcaHlWKM.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-OdVlL3l0JtPjI71JMZlbn.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>