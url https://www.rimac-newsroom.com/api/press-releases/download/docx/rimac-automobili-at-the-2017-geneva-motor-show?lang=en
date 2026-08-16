--- v4 (2026-07-01)
+++ v5 (2026-08-16)
@@ -363,56 +363,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-OdVlL3l0JtPjI71JMZlbn.png"/>
+          <docPr id="2" name="image-NfjxHs7knvb-72DTcszGe.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-OdVlL3l0JtPjI71JMZlbn.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-NfjxHs7knvb-72DTcszGe.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -575,52 +575,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-JlMymnhJqpDz9GcaHlWKM.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-OdVlL3l0JtPjI71JMZlbn.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-oceW9EZtAWVwk061r6kIz.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-NfjxHs7knvb-72DTcszGe.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>