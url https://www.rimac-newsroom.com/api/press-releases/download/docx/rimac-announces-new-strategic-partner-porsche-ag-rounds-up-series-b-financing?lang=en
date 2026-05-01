--- v2 (2026-02-11)
+++ v3 (2026-05-01)
@@ -109,51 +109,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“In less than a decade we have built up a comprehensive know-how in developing high-performance electric powertrain and battery technology, innovative infotainment and telemetry systems and many other core vehicle systems. Our hypercars are at the pinnacle of technology, redefining the idea of the supercar. Still, building a serious automotive supplier and niche sportscar manufacturer is a lifetime challenge and we still have a long way to go. Entering the collaborative partnership with Porsche AG is an important step in our strategy to become a leading EV technology supplier to the global OEMs. We are delighted to have gained a high level of trust from our investors, partners and customers and are looking forward to continue working on exciting projects with our clients across the automotive industry.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -315,56 +315,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-u04lP30Sd2SI9nYoeo9uK.png"/>
+          <docPr id="2" name="image-eS8DO1Os7HXOExdRxvwC_.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-u04lP30Sd2SI9nYoeo9uK.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-eS8DO1Os7HXOExdRxvwC_.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -527,52 +527,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-y7SkOYNzSfart_9r3jY1i.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-u04lP30Sd2SI9nYoeo9uK.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-zwt4D8dEDe_JSMKzK7JcI.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-eS8DO1Os7HXOExdRxvwC_.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>