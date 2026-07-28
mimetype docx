--- v3 (2026-05-01)
+++ v4 (2026-07-28)
@@ -315,56 +315,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-eS8DO1Os7HXOExdRxvwC_.png"/>
+          <docPr id="2" name="image--ZQJGtI6ZAFpv7fEWDRR7.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-eS8DO1Os7HXOExdRxvwC_.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image--ZQJGtI6ZAFpv7fEWDRR7.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -527,52 +527,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-zwt4D8dEDe_JSMKzK7JcI.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-eS8DO1Os7HXOExdRxvwC_.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-5sCXevO6d7e6zxENA8VF4.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image--ZQJGtI6ZAFpv7fEWDRR7.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>