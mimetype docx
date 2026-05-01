--- v2 (2026-02-11)
+++ v3 (2026-05-01)
@@ -98,51 +98,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">"Bugatti Rimac has a longstanding relationship with Miller Motorcars; a business that has consistently been one of the most successful Bugatti retailers in the world for many years. Not only is the team incredibly experienced but also passionate about our brand and our products. The Nevera is designed to take on the biggest performance cars in the world and that doesn’t just mean in design and performance but in customer service too. With a partner like Miller Motorcars on board, we know customers will enjoy the whole ownership experience with Nevera, far beyond simply driving it.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Rimac Greenwich and Miller Motorcars team will soon showcase the Nevera for their potential customers, introducing them to a new paradigm in performance. In 2023 Nevera broke 27 world performance and braking records, including the Nürburgring Nordschleife lap record for roadgoing electric vehicles. The Nevera’s combination of extreme performance with everyday usability makes it an almost entirely new experience for hypercar drivers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -255,56 +255,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-diXMcTjMkH6lENDSb2awl.png"/>
+          <docPr id="2" name="image-xUaDi5qzJyfpFg-Gijjep.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-diXMcTjMkH6lENDSb2awl.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-xUaDi5qzJyfpFg-Gijjep.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -467,52 +467,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-am_QdfsSf0xMeaaMJDhME.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-diXMcTjMkH6lENDSb2awl.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-4fZLcQN0PtpUwhwdlr44y.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-xUaDi5qzJyfpFg-Gijjep.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>