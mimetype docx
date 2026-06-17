--- v3 (2026-05-01)
+++ v4 (2026-06-17)
@@ -255,56 +255,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-xUaDi5qzJyfpFg-Gijjep.png"/>
+          <docPr id="2" name="image-sKJTn_anProxG-TeBBsNX.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-xUaDi5qzJyfpFg-Gijjep.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-sKJTn_anProxG-TeBBsNX.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -467,52 +467,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-4fZLcQN0PtpUwhwdlr44y.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-xUaDi5qzJyfpFg-Gijjep.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ogncVYuPfLjBfHjnCeADA.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-sKJTn_anProxG-TeBBsNX.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>