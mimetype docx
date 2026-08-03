--- v4 (2026-06-17)
+++ v5 (2026-08-03)
@@ -255,56 +255,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-sKJTn_anProxG-TeBBsNX.png"/>
+          <docPr id="2" name="image-0nPG2P4VfORMnU32cE3Q6.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-sKJTn_anProxG-TeBBsNX.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-0nPG2P4VfORMnU32cE3Q6.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -467,52 +467,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ogncVYuPfLjBfHjnCeADA.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-sKJTn_anProxG-TeBBsNX.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-7eQxRIjay5HAOhmL7gOGu.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-0nPG2P4VfORMnU32cE3Q6.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>