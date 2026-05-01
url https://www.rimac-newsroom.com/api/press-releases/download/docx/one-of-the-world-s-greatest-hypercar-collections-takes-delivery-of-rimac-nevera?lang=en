--- v1 (2026-02-11)
+++ v2 (2026-05-01)
@@ -125,51 +125,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">"Steve and I have been car enthusiasts for as long as we can remember, and we’ve both built automotive businesses up against the odds. I’ve been watching the Hamilton Collection grow for years, and it’s an honor to see the Nevera become a part of it. The thing about it though is Steve doesn’t really see it as his collection, but something that he shares with as many people as possible. And it’s a great feeling knowing that our car can be a part of that mission within the Hamilton Collection.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Nevera, with its in-house-developed technology, represents the pinnacle of hypercar performance. Having set over twenty performance world records in just one year, including the production EV Nürburgring track record, as well as the Goodwood hill climb production car record, the Nevera became the world’s quickest production car and is testament to the brand's commitment to creating a new era of automotive performance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -273,56 +273,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-XJ8UpKUyTjpLYr5XlkxCE.png"/>
+          <docPr id="2" name="image-Eryenmg4XluLfJIzSMUdV.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-XJ8UpKUyTjpLYr5XlkxCE.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-Eryenmg4XluLfJIzSMUdV.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -485,52 +485,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-2ExIGFtZvn76BWhDrS8r2.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-XJ8UpKUyTjpLYr5XlkxCE.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-KtbR2HvAc3nHx4PK-p1CZ.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Eryenmg4XluLfJIzSMUdV.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>