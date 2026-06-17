--- v2 (2026-05-01)
+++ v3 (2026-06-17)
@@ -273,56 +273,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-Eryenmg4XluLfJIzSMUdV.png"/>
+          <docPr id="2" name="image-S-WxsQie-DqwflqbJ0uBC.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-Eryenmg4XluLfJIzSMUdV.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-S-WxsQie-DqwflqbJ0uBC.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -485,52 +485,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-KtbR2HvAc3nHx4PK-p1CZ.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Eryenmg4XluLfJIzSMUdV.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ZRRiblXEnHEkbYZsTmymc.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-S-WxsQie-DqwflqbJ0uBC.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>