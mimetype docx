--- v3 (2026-06-17)
+++ v4 (2026-08-11)
@@ -273,56 +273,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-S-WxsQie-DqwflqbJ0uBC.png"/>
+          <docPr id="2" name="image-wVpmKS_Zdy3JHujhM9fHo.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-S-WxsQie-DqwflqbJ0uBC.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-wVpmKS_Zdy3JHujhM9fHo.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -485,52 +485,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ZRRiblXEnHEkbYZsTmymc.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-S-WxsQie-DqwflqbJ0uBC.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ieBpb9fhHsGU0J93bCoy5.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-wVpmKS_Zdy3JHujhM9fHo.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>