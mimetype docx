--- v2 (2026-02-11)
+++ v3 (2026-04-30)
@@ -152,51 +152,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“Croatia has been a core part of the Rimac Group story throughout. Our headquarters is on the outskirts of Zagreb, with our new Campus and other construction projects to support our future growth. Our Nevera hypercar also subtly celebrates its heritage, not just in its name, but also in its ‘cravat’ styling features – a symbol of Croatia. So, for us to be involved in the creation of one of the most exciting rollercoasters in Europe right now, hosted within a whole area dedicated to our home country and paying homage to one of my greatest inspirations is a real honor. I hope what we’ve helped to create continues to build Croatia’s stature on the global stage, and also gives Europa-Park’s many visitors a taste of the incredible performance of our Nevera hypercar.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
@@ -245,56 +245,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-43VPiRTCsPXAC9Zf2L9bC.png"/>
+          <docPr id="2" name="image-2eTrmdZ106BVOnsyMK09h.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-43VPiRTCsPXAC9Zf2L9bC.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-2eTrmdZ106BVOnsyMK09h.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -457,52 +457,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-U6JAJ-qMqhrlwdgSvtrCK.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-43VPiRTCsPXAC9Zf2L9bC.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-k9Ep4QtYAuLJxXnPogsxz.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-2eTrmdZ106BVOnsyMK09h.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>