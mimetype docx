--- v3 (2026-04-30)
+++ v4 (2026-06-27)
@@ -245,56 +245,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-2eTrmdZ106BVOnsyMK09h.png"/>
+          <docPr id="2" name="image-e0LCn8wpm7WkoMfBGJaRT.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-2eTrmdZ106BVOnsyMK09h.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-e0LCn8wpm7WkoMfBGJaRT.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -457,52 +457,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-k9Ep4QtYAuLJxXnPogsxz.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-2eTrmdZ106BVOnsyMK09h.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-AObBeHxB3NiWv2nuzeGJz.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-e0LCn8wpm7WkoMfBGJaRT.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>