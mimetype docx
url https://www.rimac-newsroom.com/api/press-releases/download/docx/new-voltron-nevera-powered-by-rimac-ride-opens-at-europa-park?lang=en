--- v4 (2026-06-27)
+++ v5 (2026-08-11)
@@ -245,56 +245,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-e0LCn8wpm7WkoMfBGJaRT.png"/>
+          <docPr id="2" name="image-RCecUUZmFVtvYLIuL1M3b.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-e0LCn8wpm7WkoMfBGJaRT.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-RCecUUZmFVtvYLIuL1M3b.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -457,52 +457,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-AObBeHxB3NiWv2nuzeGJz.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-e0LCn8wpm7WkoMfBGJaRT.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-UjZP6W8JEdGG-6-3ebkmo.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-RCecUUZmFVtvYLIuL1M3b.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>