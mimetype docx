--- v1 (2026-01-09)
+++ v2 (2026-04-09)
@@ -250,51 +250,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">"There is an urgent need for clean energy infrastructure to support the integration of renewable energy sources into the grid by providing storage and balancing capabilities. Given our head start in EV technology and dedication to sustainability, this path feels like a seamless progression for us. Our team is truly excited about creating solutions that make clean energy more accessible, as we strive to decrease our dependence on fossil fuels and foster a greener future."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rimac Energy’s unique technology is being developed and manufactured at Rimac’s facilities on the outskirts of Zagreb, Croatia and will be revealed later this year.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
@@ -352,56 +352,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-sd3nMFoKWLl5RzgvYwFUP.png"/>
+          <docPr id="2" name="image-0mINuiQ83mjU3GlHk8GhM.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-sd3nMFoKWLl5RzgvYwFUP.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-0mINuiQ83mjU3GlHk8GhM.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -690,52 +690,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-aH2kaocpO-pkaNIlOuNhM.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-sd3nMFoKWLl5RzgvYwFUP.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-LDCthUGU7vp-nrVhPZn3B.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-0mINuiQ83mjU3GlHk8GhM.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>