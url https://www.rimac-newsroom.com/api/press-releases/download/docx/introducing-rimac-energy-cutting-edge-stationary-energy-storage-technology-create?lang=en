--- v2 (2026-04-09)
+++ v3 (2026-05-24)
@@ -352,56 +352,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-0mINuiQ83mjU3GlHk8GhM.png"/>
+          <docPr id="2" name="image-tei8gN2jie2IHDgjsoOup.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-0mINuiQ83mjU3GlHk8GhM.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-tei8gN2jie2IHDgjsoOup.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -690,52 +690,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-LDCthUGU7vp-nrVhPZn3B.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-0mINuiQ83mjU3GlHk8GhM.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-hgtAkhbIhnMfJl_pd5wXT.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-tei8gN2jie2IHDgjsoOup.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>