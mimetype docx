--- v3 (2026-05-24)
+++ v4 (2026-07-08)
@@ -352,56 +352,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-tei8gN2jie2IHDgjsoOup.png"/>
+          <docPr id="2" name="image-3XuYEzTKDfwxZIuwCAKdv.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-tei8gN2jie2IHDgjsoOup.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-3XuYEzTKDfwxZIuwCAKdv.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -690,52 +690,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-hgtAkhbIhnMfJl_pd5wXT.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-tei8gN2jie2IHDgjsoOup.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-UDXACRaqX7jJ0BRyPDSAu.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-3XuYEzTKDfwxZIuwCAKdv.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>