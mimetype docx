--- v4 (2026-07-08)
+++ v5 (2026-08-22)
@@ -352,56 +352,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-3XuYEzTKDfwxZIuwCAKdv.png"/>
+          <docPr id="2" name="image-JxZET66dYV0DD_E9yD_4t.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-3XuYEzTKDfwxZIuwCAKdv.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-JxZET66dYV0DD_E9yD_4t.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -690,52 +690,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-UDXACRaqX7jJ0BRyPDSAu.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-3XuYEzTKDfwxZIuwCAKdv.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-MmQ4fqlFpGnhgUfgMxIkg.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-JxZET66dYV0DD_E9yD_4t.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>