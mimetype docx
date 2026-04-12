--- v2 (2026-02-15)
+++ v3 (2026-04-12)
@@ -134,51 +134,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">"Each Nevera is a story, a dream realized in carbon fiber and electrons, with every customer’s journey to ownership a different one. Today, we share a special moment with Branko, as he becomes the first Croatian, next to myself, to own a Nevera but also an ambassador of what we’ve built here – pushing the boundaries of possibility. We both proudly represent our home country on a global scale, and it’s been a privilege to have Branko so involved with his Nevera, now a part of the Rimac owners family. This delivery is a testament to our roots, our journey, and our future."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nevera is designed, engineered, and manufactured at Rimac's headquarters in Croatia, from where deliveries are underway to customers around the world. Setting over twenty performance world records in just one year, including the production EV Nürburgring track record, as well as the Goodwood hill climb production car record, the Nevera is testament to the brand's commitment to creating a new era of automotive performance.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
@@ -236,56 +236,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-LGkHEGp1Y8p-zmTFQD5pg.png"/>
+          <docPr id="2" name="image-bxXIJz4mgofe0ZcxzMVxR.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-LGkHEGp1Y8p-zmTFQD5pg.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-bxXIJz4mgofe0ZcxzMVxR.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -448,52 +448,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-AVq-FdAsyTbWjBU8Ft3vJ.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-LGkHEGp1Y8p-zmTFQD5pg.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image--NP12_3MiY_oCPDQ4bCJr.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-bxXIJz4mgofe0ZcxzMVxR.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>