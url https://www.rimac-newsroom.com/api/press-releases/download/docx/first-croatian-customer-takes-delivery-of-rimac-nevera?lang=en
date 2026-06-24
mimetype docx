--- v3 (2026-04-12)
+++ v4 (2026-06-24)
@@ -236,56 +236,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-bxXIJz4mgofe0ZcxzMVxR.png"/>
+          <docPr id="2" name="image-0WyXTSr9gfduuDf4GMEp0.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-bxXIJz4mgofe0ZcxzMVxR.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-0WyXTSr9gfduuDf4GMEp0.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -448,52 +448,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image--NP12_3MiY_oCPDQ4bCJr.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-bxXIJz4mgofe0ZcxzMVxR.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-vSlBm10UGB9MS9jl6mSua.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-0WyXTSr9gfduuDf4GMEp0.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>