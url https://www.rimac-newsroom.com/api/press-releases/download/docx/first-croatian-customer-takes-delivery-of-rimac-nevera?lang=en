--- v4 (2026-06-24)
+++ v5 (2026-08-16)
@@ -236,56 +236,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-0WyXTSr9gfduuDf4GMEp0.png"/>
+          <docPr id="2" name="image-w6TN1R_gXFI2mTb7tmUL_.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-0WyXTSr9gfduuDf4GMEp0.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-w6TN1R_gXFI2mTb7tmUL_.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -448,52 +448,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-vSlBm10UGB9MS9jl6mSua.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-0WyXTSr9gfduuDf4GMEp0.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-IhoTgBE06xrnM9_BfPOkQ.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-w6TN1R_gXFI2mTb7tmUL_.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>