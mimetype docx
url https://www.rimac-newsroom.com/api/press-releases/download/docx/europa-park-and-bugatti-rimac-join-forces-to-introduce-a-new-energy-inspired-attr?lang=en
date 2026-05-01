--- v1 (2026-02-11)
+++ v2 (2026-05-01)
@@ -134,51 +134,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“Ever since the very beginnings of the Rimac Group, our Croatian identity has been at the core of the business. The home of the Rimac Group will always be in Croatia, and much of what we do is inspired by this country. It’s an honor for our business to be represented in such a significant way at Europa-Park, and we’re excited to bring our first innovations to visitors from all over the world. But the addition of the Voltron Nevera ride is just the first step in our partnership, and as we grow even further, our relationship with Europa-Park will grow too.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -282,56 +282,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-UDBBM01uUurn6SVSeu8Xs.png"/>
+          <docPr id="2" name="image-7VNEsqzShzwZic2-FNJAe.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-UDBBM01uUurn6SVSeu8Xs.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-7VNEsqzShzwZic2-FNJAe.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -494,52 +494,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-UYqHVCN4i6DkrgIRqnc43.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-UDBBM01uUurn6SVSeu8Xs.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-98KQObfUXDyedQ0mugheQ.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-7VNEsqzShzwZic2-FNJAe.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>