--- v2 (2026-05-01)
+++ v3 (2026-06-27)
@@ -282,56 +282,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-7VNEsqzShzwZic2-FNJAe.png"/>
+          <docPr id="2" name="image-Cjkk1T2huvsPe4sdb3Scd.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-7VNEsqzShzwZic2-FNJAe.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-Cjkk1T2huvsPe4sdb3Scd.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -494,52 +494,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-98KQObfUXDyedQ0mugheQ.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-7VNEsqzShzwZic2-FNJAe.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-si-M9GT3279MN9aAHxaQy.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Cjkk1T2huvsPe4sdb3Scd.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>