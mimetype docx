--- v3 (2026-06-27)
+++ v4 (2026-08-11)
@@ -282,56 +282,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-Cjkk1T2huvsPe4sdb3Scd.png"/>
+          <docPr id="2" name="image-ExSfI2DR-Ny_MfkgclEKW.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-Cjkk1T2huvsPe4sdb3Scd.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-ExSfI2DR-Ny_MfkgclEKW.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -494,52 +494,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-si-M9GT3279MN9aAHxaQy.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Cjkk1T2huvsPe4sdb3Scd.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ikmd0nbM7fiqzsUs24xHd.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ExSfI2DR-Ny_MfkgclEKW.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>