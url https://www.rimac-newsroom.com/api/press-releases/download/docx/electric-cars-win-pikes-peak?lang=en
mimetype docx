--- v2 (2026-02-15)
+++ v3 (2026-05-17)
@@ -181,51 +181,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“We had our ups and downs preparing the car, but the whole team showed great skill and speed to make everything just right. Pikes Peak is a grueling test of performance and the ultimate test bed for our technology which we ultimately use in our products. Torque Vectoring was developed for Rimac Concept_One, and with this project it has evolved to a whole new level. We learned a lot on the Pikes Peak race and this result is of great value to us. Rimac Racing would also like to congratulate other competitors, especially in the Electric Modified division on a great race.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Arial">
@@ -282,56 +282,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-b_1GtkRfboqntb3EB2qPR.png"/>
+          <docPr id="2" name="image-z1YJ_yGw72SWbw2_Eg8ta.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-b_1GtkRfboqntb3EB2qPR.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-z1YJ_yGw72SWbw2_Eg8ta.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -494,52 +494,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-kdTQlJKBfRWhBNcaXXqpp.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-b_1GtkRfboqntb3EB2qPR.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-nnDcgYBM5mBaEy5nN02q-.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-z1YJ_yGw72SWbw2_Eg8ta.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>