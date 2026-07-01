--- v3 (2026-05-17)
+++ v4 (2026-07-01)
@@ -282,56 +282,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-z1YJ_yGw72SWbw2_Eg8ta.png"/>
+          <docPr id="2" name="image-Ue1YBpRf1a0lV0bu5XcNx.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-z1YJ_yGw72SWbw2_Eg8ta.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-Ue1YBpRf1a0lV0bu5XcNx.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -494,52 +494,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-nnDcgYBM5mBaEy5nN02q-.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-z1YJ_yGw72SWbw2_Eg8ta.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-uE-OtNNrxCcD9Lj4s6htv.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Ue1YBpRf1a0lV0bu5XcNx.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>