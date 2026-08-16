--- v4 (2026-07-01)
+++ v5 (2026-08-16)
@@ -282,56 +282,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-Ue1YBpRf1a0lV0bu5XcNx.png"/>
+          <docPr id="2" name="image--h0-8XarzenTI4S1Soynb.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-Ue1YBpRf1a0lV0bu5XcNx.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image--h0-8XarzenTI4S1Soynb.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -494,52 +494,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-uE-OtNNrxCcD9Lj4s6htv.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Ue1YBpRf1a0lV0bu5XcNx.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-YG0RVfMgKl0zmqKAJv-I8.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image--h0-8XarzenTI4S1Soynb.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>