--- v2 (2026-02-11)
+++ v3 (2026-04-01)
@@ -134,51 +134,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">"From the very start our business has been proudly Croatian. The Nevera is named after a legendary Croatian storm and you’ll find a cravat motif on its flanks, in honor of the necktie, a Croatian invention. Even throughout the launch of this car, we shot much of the promotional material on the Croatian coast, and showcased the car to journalists on the stunning coastal roads. So, it’s only right that we once more connect our country’s cutting-edge present with its beautiful past, bringing the magic of Nevera to the many visitors that explore Hvar this summer, including our prospects.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rimac is also planning to build a long-lasting relationship with Hvar itself, supporting education in the local community. Hvar Elementary and High School will be given the unique opportunity to be involved alongside Rimac with STEM-IT projects that will see them provided with an array of equipment including 3D printers. The schools will also be given the rare chance to share and exchange Rimac’s technical knowledge, with Rimac technology experts hosting lectures and informative technical workshops for students.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -245,56 +245,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-9wfWB4AmN5CMzo0kufzmS.png"/>
+          <docPr id="2" name="image-zMGGHwz8Yo9K1tPWyZULF.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-9wfWB4AmN5CMzo0kufzmS.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-zMGGHwz8Yo9K1tPWyZULF.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -457,52 +457,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-KMObD4zJNonyvnZVA7mQk.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9wfWB4AmN5CMzo0kufzmS.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Gum6DEDNhT6aA4i2iNhsK.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-zMGGHwz8Yo9K1tPWyZULF.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>