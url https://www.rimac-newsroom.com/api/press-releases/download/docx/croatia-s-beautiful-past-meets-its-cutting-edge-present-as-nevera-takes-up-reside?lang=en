--- v3 (2026-04-01)
+++ v4 (2026-05-17)
@@ -245,56 +245,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-zMGGHwz8Yo9K1tPWyZULF.png"/>
+          <docPr id="2" name="image-D8qaBcE2uB_zemG2CC0XL.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-zMGGHwz8Yo9K1tPWyZULF.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-D8qaBcE2uB_zemG2CC0XL.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -457,52 +457,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Gum6DEDNhT6aA4i2iNhsK.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-zMGGHwz8Yo9K1tPWyZULF.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-u6RiU_6N1NuWwt7wHURJb.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-D8qaBcE2uB_zemG2CC0XL.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>