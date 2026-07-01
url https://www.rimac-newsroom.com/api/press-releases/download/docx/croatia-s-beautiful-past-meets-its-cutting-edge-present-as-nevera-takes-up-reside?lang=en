--- v4 (2026-05-17)
+++ v5 (2026-07-01)
@@ -245,56 +245,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-D8qaBcE2uB_zemG2CC0XL.png"/>
+          <docPr id="2" name="image-976l2RqyzdJg8X0Muc_m1.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-D8qaBcE2uB_zemG2CC0XL.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-976l2RqyzdJg8X0Muc_m1.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -457,52 +457,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-u6RiU_6N1NuWwt7wHURJb.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-D8qaBcE2uB_zemG2CC0XL.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-SghkwYtzurt0XP5HlKeM-.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-976l2RqyzdJg8X0Muc_m1.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>