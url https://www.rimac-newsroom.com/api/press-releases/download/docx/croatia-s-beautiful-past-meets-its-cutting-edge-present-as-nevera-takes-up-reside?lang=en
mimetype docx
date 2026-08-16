--- v5 (2026-07-01)
+++ v6 (2026-08-16)
@@ -245,56 +245,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-976l2RqyzdJg8X0Muc_m1.png"/>
+          <docPr id="2" name="image-eT9Xfwk8-hyqwVB0NivAj.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-976l2RqyzdJg8X0Muc_m1.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-eT9Xfwk8-hyqwVB0NivAj.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -457,52 +457,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-SghkwYtzurt0XP5HlKeM-.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-976l2RqyzdJg8X0Muc_m1.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-hb3GNNHbIcO8uNhZNWGb8.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-eT9Xfwk8-hyqwVB0NivAj.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>