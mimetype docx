--- v2 (2026-02-19)
+++ v3 (2026-04-29)
@@ -156,51 +156,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“Honestly, when I started to tinker with my first car in a garage, I couldn’t have even dreamt of being where we are 15 years later. There were so many times in the early years that we really thought the company wouldn’t make it, so reaching the 15-year milestone felt like it was worthy of a celebration. The 15th Anniversary Edition Nevera is the car that marks our progress, revelling just how far we’ve come. From garage to global; from worrying about keeping the lights on to a 2bn EUR valuation; from converted BMW 3 Series to the world’s fastest accelerating production car and from hypercar maker to Tier 1 EV tech supplier and energy storage pioneers. All achieved in a country where all of this would have sounded like science fiction at the time of founding the company.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mate Rimac</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac and Rimac Technology</w:t>
+        <w:t xml:space="preserve">Founder and President of the Rimac Group, CEO Bugatti Rimac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Phase 1 of the Rimac Campus, a 100,000 m2 HQ and production facility on the outskirts of Zagreb, is already complete with Phase 2 shortly underway. Already, a second facility in addition to the Campus is planned to accommodate growing demand for Rimac Group projects.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -280,56 +280,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-lJxaaxVOobD9tTH8_6QUb.png"/>
+          <docPr id="2" name="image-xgUo772umEQQxAq-e69JH.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-lJxaaxVOobD9tTH8_6QUb.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-xgUo772umEQQxAq-e69JH.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -492,52 +492,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-tmAzK_CnVRCGeVUZCEhJj.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-lJxaaxVOobD9tTH8_6QUb.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-7oYSWmatCPyAPg_9L3zEY.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-xgUo772umEQQxAq-e69JH.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>