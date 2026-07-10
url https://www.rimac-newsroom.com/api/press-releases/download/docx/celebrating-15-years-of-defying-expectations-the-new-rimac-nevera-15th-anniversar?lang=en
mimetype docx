--- v3 (2026-04-29)
+++ v4 (2026-07-10)
@@ -280,56 +280,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-xgUo772umEQQxAq-e69JH.png"/>
+          <docPr id="2" name="image-89jACHS2MV03lXzfvX9F3.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-xgUo772umEQQxAq-e69JH.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-89jACHS2MV03lXzfvX9F3.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -492,52 +492,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-7oYSWmatCPyAPg_9L3zEY.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-xgUo772umEQQxAq-e69JH.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-6DfV0m2nhKOotlG-tvw3D.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-89jACHS2MV03lXzfvX9F3.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>