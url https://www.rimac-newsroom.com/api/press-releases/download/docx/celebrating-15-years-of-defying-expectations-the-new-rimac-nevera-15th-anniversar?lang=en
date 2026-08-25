--- v4 (2026-07-10)
+++ v5 (2026-08-25)
@@ -280,56 +280,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-89jACHS2MV03lXzfvX9F3.png"/>
+          <docPr id="2" name="image-42T5nyoFG01SyC0ypav3I.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-89jACHS2MV03lXzfvX9F3.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-42T5nyoFG01SyC0ypav3I.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -492,52 +492,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-6DfV0m2nhKOotlG-tvw3D.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-89jACHS2MV03lXzfvX9F3.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-TQMUaPKTp8MacTv6jITZo.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-42T5nyoFG01SyC0ypav3I.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>