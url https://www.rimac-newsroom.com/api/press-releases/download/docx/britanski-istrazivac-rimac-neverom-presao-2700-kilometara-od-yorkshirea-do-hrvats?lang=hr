--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -79,51 +79,51 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Kada su Rimac Automobili razvijali Neveru, ona nikada nije bila zamišljena kao hiperautomobil s jednom namjenom, previše kompromitiran za svakodnevnu upotrebu. „Nevera je prvenstveno razvijena kao Hyper GT, a ne kao automobil fokusiran na vožnju na stazi“, izjavio je Mate Rimac, osnivač i predsjednik Rimac Grupe. Osmišljena je za prelazak velikih udaljenosti, prelazak granica i stvarnu vožnju. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prošli je tjedan jedan vlasnik Nevere - britanski istraživač i tehnološki poduzetnik </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Chris Brown</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - tu filozofiju stavio na kušnju, i to sa stilom, vozeći približno 2.700 kilometara od Harrogatea u North Yorkshireu do Trogira na dalmatinskoj obali kako bi se pridružio drugom godišnjem Rimac Trailblazer Touru.</w:t>
+        <w:t xml:space="preserve"> - tu filozofiju stavio na kušnju, i to sa stilom, vozeći približno 2.700 kilometara od Harrogatea u North Yorkshireu do Trogira na dalmatinskoj obali kako bi se pridružio drugom godišnjem Rimac Trailblazers Touru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Putovanja poput ovoga nisu novost za Chrisa. Trenutno radi na projektu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Eight Poles Project</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - nastojanju da postane prva osoba u povijesti koja je posjetila svih osam Polova nepristupačnosti na Zemlji. Polovi nepristupačnosti su koordinate na kontinentu koje su najudaljenije od oceana u svim smjerovima ili, u slučaju oceana, točke najudaljenije od kopna. Po svojoj su prirodi, gotovo bez iznimke, teško dostupne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
@@ -142,94 +142,94 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chris Brown, vlasnik Nevere i istraživač, izjavio je: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Uz sve ostalo čime sam se bavio, nisam imao ni približno onoliko vremena koliko sam želio za istinsko uživanje u vožnji Nevere. Zato sam, kada je stigao poziv da se pridružim Rimac timu u Hrvatskoj, odmah iskoristio priliku da provedem nekoliko tisuća kilometara za upravljačem. Ova četiri dana samo su potvrdila ono što sam već znao o Neveri – riječ je o izvanrednom postignuću. Prostrana je, tiha, udobna i omogućuje stotine kilometara između punjenja – sve što želite za dugo cestovno putovanje – dok istovremeno pruža performanse i uzbuđenje u vožnji kakve očekujete od pravog hiperautomobila. Među brojnim avanturama koje sam doživio, ovo je jedno od najupečatljivijih iskustava</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Četverodnevna ruta vodila je kroz sedam zemalja. Krenuvši iz Harrogatea u zoru 28. svibnja, Chris je prešao La Manche putem LeShuttlea, a prvu noć proveo u blizini Bruxellesa. Drugog dana skrenuo je s uobičajenih ruta – do belgijske točke nepristupačnosti, a zatim prema jugu u Luksemburg do njegove točke – nakon čega se ruta ponovno spojila s mrežom autocesta i završila noćenjem u srednjovjekovnom utvrđenom gradu Rothenburg ob der Tauber u Bavarskoj.</w:t>
+        <w:t xml:space="preserve">Četverodnevna ruta vodila je kroz osam zemalja. Krenuvši iz Harrogatea u zoru 28. svibnja, Chris je prešao La Manche putem LeShuttlea, a prvu noć proveo u blizini Bruxellesa. Drugog dana skrenuo je s uobičajenih ruta – do belgijske točke nepristupačnosti, a zatim prema jugu u Luksemburg do njegove točke – nakon čega se ruta ponovno spojila s mrežom autocesta i završila noćenjem u srednjovjekovnom utvrđenom gradu Rothenburg ob der Tauber u Bavarskoj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Treći dan donio je najdramatičniji dio vožnje: prema jugu kroz München, u Austriju, pa zatim kroz alpske koridore prema Sloveniji, s dolaskom na Bledsko jezero gdje je proveo noć. Posljednji dan bio je odlučan nastavak prema jugu kroz Hrvatsku – prolazak kroz Zagreb i nastavak autocestom do Trogira, gdje je stigao uoči početka Trailblazers Toura 1. lipnja.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tijekom cijelog putovanja Chris i Nevera oslanjali su se na </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">IONITY</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-jevu paneuropsku mrežu brzih punionica velike snage – prirodan izbor s obzirom na postojeće partnerstvo Rimca i IONITY-ja, koje svim vlasnicima Nevere omogućuje osam godina neograničenog besplatnog punjenja u 24 europske države. Praktični aspekti ovog putovanja dodatno su potvrdili ono što Rimac već dugo ističe o stvarnim mogućnostima Nevere. Opremljena litij-mangan-nikal baterijom kapaciteta 120 kWh, s WLTP dosegom od 490 kilometara i mogućnošću punjenja snagom od 500 kW, što omogućuje punjenje od 0 do 80 posto za samo 19 minuta na kompatibilnoj infrastrukturi, Nevera je osmišljena za prelazak velikih udaljenosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chrisov dolazak u Trogir ne označava kraj putovanja, već početak njegova novog poglavlja. Ondje se pridružuje ostalim vlasnicima Nevere na drugom Rimac </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Trailblazer Touru</w:t>
+        <w:t xml:space="preserve">Trailblazers Touru</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> – godišnjem okupljanju zajednice vlasnika Nevere koje je prošle godine okupilo devet automobila na četverodnevnom putovanju kroz raznolike hrvatske krajolike, s završnicom u rimskom amfiteatru u Puli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chrisa Browna moguće je pronaći na Instagramu pod profilom @chrisbrownexplores. Više informacija o njegovim istraživanjima dostupno je na stranicama inaccessibility.net i brown.co.uk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">O Rimac Automobilima</w:t>
       </w:r>
@@ -321,56 +321,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-117NOYY0Qsu-VwV--XYp7.png"/>
+          <docPr id="2" name="image-58AQ_z-G9KN_BnfdSopbW.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-117NOYY0Qsu-VwV--XYp7.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-58AQ_z-G9KN_BnfdSopbW.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -533,52 +533,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-1skMcSuWdS_iNooLkQMeG.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-117NOYY0Qsu-VwV--XYp7.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-84wl-RttLolZjfTO2ifAt.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-58AQ_z-G9KN_BnfdSopbW.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>