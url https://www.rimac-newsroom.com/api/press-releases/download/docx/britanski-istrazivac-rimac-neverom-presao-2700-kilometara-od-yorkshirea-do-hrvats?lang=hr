--- v1 (2026-07-16)
+++ v2 (2026-08-31)
@@ -321,56 +321,56 @@
     <hyperlink xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:id="rId1">
       <r>
         <rPr>
           <sz xmlns:ns3="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns3:val="16"/>
           <rStyle xmlns:ns4="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns4:val="Hyperlink"/>
         </rPr>
         <t xml:space="preserve">www.rimac-newsroom.com</t>
       </r>
     </hyperlink>
   </p>
 </ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <hdr xmlns="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <p>
     <pPr>
       <spacing xmlns:ns1="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ns1:lineRule="auto"/>
     </pPr>
     <r>
       <rPr/>
       <drawing>
         <inline xmlns="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distB="0" distL="0" distR="0" distT="0">
           <extent cx="2514600" cy="413962"/>
           <effectExtent b="0" l="0" r="0" t="0"/>
-          <docPr id="2" name="image-58AQ_z-G9KN_BnfdSopbW.png"/>
+          <docPr id="2" name="image-P0wAstXCUHrciyTGG0WQs.png"/>
           <graphic xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
             <graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic xmlns="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <nvPicPr>
-                  <cNvPr id="2" name="image-58AQ_z-G9KN_BnfdSopbW.png" descr="Rimac Automobili"/>
+                  <cNvPr id="2" name="image-P0wAstXCUHrciyTGG0WQs.png" descr="Rimac Automobili"/>
                   <cNvPicPr/>
                 </nvPicPr>
                 <blipFill>
                   <blip xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns2="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ns2:embed="rId2" cstate="print"/>
                   <srcRect xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" b="0" l="0" r="0" t="0"/>
                   <stretch xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <fillRect/>
                   </stretch>
                 </blipFill>
                 <spPr>
                   <xfrm xmlns="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <off x="0" y="0"/>
                     <ext cx="2514600" cy="413962"/>
                   </xfrm>
                   <prstGeom xmlns="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
                 </spPr>
               </pic>
             </graphicData>
           </graphic>
         </inline>
       </drawing>
     </r>
   </p>
 </hdr>
 </file>
@@ -533,52 +533,52 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimac-newsroom.com/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-84wl-RttLolZjfTO2ifAt.png" TargetMode="Internal"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-58AQ_z-G9KN_BnfdSopbW.png" TargetMode="Internal"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-RzH04L6Aew2df-9dR_g7A.png" TargetMode="Internal"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-P0wAstXCUHrciyTGG0WQs.png" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>